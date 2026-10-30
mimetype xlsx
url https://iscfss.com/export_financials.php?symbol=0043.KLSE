--- v0 (2026-03-02)
+++ v1 (2026-10-30)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="190">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -85,50 +85,59 @@
     <t>2014-12-31</t>
   </si>
   <si>
     <t>2013-12-31</t>
   </si>
   <si>
     <t>2012-12-31</t>
   </si>
   <si>
     <t>2011-12-31</t>
   </si>
   <si>
     <t>2010-12-31</t>
   </si>
   <si>
     <t>2009-12-31</t>
   </si>
   <si>
     <t>2008-12-31</t>
   </si>
   <si>
     <t>2007-12-31</t>
   </si>
   <si>
     <t>2006-12-31</t>
+  </si>
+  <si>
+    <t>2005-12-31</t>
+  </si>
+  <si>
+    <t>2004-12-31</t>
+  </si>
+  <si>
+    <t>2003-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
   </si>
   <si>
     <t>accumulatedOtherComprehensiveIncome</t>
   </si>
   <si>
     <t>additionalPaidInCapital</t>
   </si>
   <si>
     <t>capitalLeaseObligations</t>
   </si>
   <si>
     <t>capitalStock</t>
   </si>
   <si>
     <t>capitalSurpluse</t>
   </si>
@@ -270,50 +279,53 @@
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
   </si>
   <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
@@ -334,50 +346,53 @@
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-09-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
     <t>2019-09-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
     <t>2019-03-31</t>
   </si>
   <si>
     <t>2018-09-30</t>
+  </si>
+  <si>
+    <t>2018-06-30</t>
   </si>
   <si>
     <t>2018-03-31</t>
   </si>
   <si>
     <t>2017-09-30</t>
   </si>
   <si>
     <t>2017-06-30</t>
   </si>
   <si>
     <t>2017-03-31</t>
   </si>
   <si>
     <t>2016-09-30</t>
   </si>
   <si>
     <t>2016-06-30</t>
   </si>
   <si>
     <t>2016-03-31</t>
   </si>
   <si>
     <t>2015-09-30</t>
   </si>
@@ -944,82 +959,85 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U62"/>
+  <dimension ref="A1:X62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1039,57 +1057,66 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="2" spans="1:21">
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B2">
-        <v>11476798.0</v>
+        <v>9148354.0</v>
       </c>
       <c r="C2"/>
       <c r="D2">
         <v>11525137.0</v>
       </c>
       <c r="E2">
         <v>9055778.0</v>
       </c>
       <c r="F2">
         <v>10867427.0</v>
       </c>
       <c r="G2">
         <v>17649866.0</v>
       </c>
       <c r="H2">
         <v>4344118.0</v>
       </c>
       <c r="I2">
         <v>7264845.0</v>
       </c>
       <c r="J2">
         <v>4573353.0</v>
       </c>
       <c r="K2">
         <v>6006310.0</v>
@@ -1102,276 +1129,302 @@
       </c>
       <c r="N2">
         <v>10777674.0</v>
       </c>
       <c r="O2">
         <v>35710264.0</v>
       </c>
       <c r="P2">
         <v>72717478.0</v>
       </c>
       <c r="Q2">
         <v>71535020.0</v>
       </c>
       <c r="R2">
         <v>32549431.0</v>
       </c>
       <c r="S2">
         <v>45374457.0</v>
       </c>
       <c r="T2">
         <v>51985374.0</v>
       </c>
       <c r="U2">
         <v>66216200.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:21">
+      <c r="V2">
+        <v>36317581.0</v>
+      </c>
+      <c r="W2"/>
+      <c r="X2"/>
+    </row>
+    <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
-    </row>
-    <row r="4" spans="1:21">
+      <c r="V3"/>
+      <c r="W3"/>
+      <c r="X3"/>
+    </row>
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-    </row>
-    <row r="5" spans="1:21">
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+    </row>
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="B5">
-        <v>152610.0</v>
+        <v>-32472.0</v>
       </c>
       <c r="C5"/>
       <c r="D5">
         <v>6015393.0</v>
       </c>
       <c r="E5">
         <v>11718190.0</v>
       </c>
       <c r="F5">
         <v>5647891.0</v>
       </c>
       <c r="G5">
         <v>21602466.0</v>
       </c>
       <c r="H5">
         <v>21804005.0</v>
       </c>
       <c r="I5">
         <v>22408468.0</v>
       </c>
       <c r="J5">
         <v>17984882.0</v>
       </c>
       <c r="K5">
         <v>23471324.0</v>
       </c>
       <c r="L5">
         <v>13383357.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-    </row>
-    <row r="6" spans="1:21">
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+    </row>
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
-    </row>
-    <row r="7" spans="1:21">
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B7">
         <v>119141.0</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7">
         <v>238187.0</v>
       </c>
       <c r="F7">
         <v>328790.0</v>
       </c>
       <c r="G7">
         <v>238130.0</v>
       </c>
       <c r="H7">
         <v>3424.0</v>
       </c>
       <c r="I7">
         <v>17168.0</v>
       </c>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
-    </row>
-    <row r="8" spans="1:21">
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="B8">
         <v>263942757.0</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>263942757.0</v>
       </c>
       <c r="F8">
         <v>191099433.0</v>
       </c>
       <c r="G8">
         <v>188881025.0</v>
       </c>
       <c r="H8">
         <v>133680926.0</v>
       </c>
       <c r="I8">
         <v>128573351.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-    </row>
-    <row r="9" spans="1:21">
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
-    </row>
-    <row r="10" spans="1:21">
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B10">
-        <v>485114.0</v>
+        <v>80455180.0</v>
       </c>
       <c r="C10">
         <v>686290.0</v>
       </c>
       <c r="D10">
         <v>136777581.0</v>
       </c>
       <c r="E10">
         <v>469000.0</v>
       </c>
       <c r="F10">
         <v>6638520.0</v>
       </c>
       <c r="G10">
         <v>9305781.0</v>
       </c>
       <c r="H10">
         <v>1005251.0</v>
       </c>
       <c r="I10">
         <v>1487703.0</v>
       </c>
       <c r="J10">
         <v>516957.0</v>
       </c>
@@ -1386,82 +1439,88 @@
       </c>
       <c r="N10">
         <v>4309108.0</v>
       </c>
       <c r="O10">
         <v>2580715.0</v>
       </c>
       <c r="P10">
         <v>16914863.0</v>
       </c>
       <c r="Q10">
         <v>13264409.0</v>
       </c>
       <c r="R10">
         <v>16021644.0</v>
       </c>
       <c r="S10">
         <v>10964704.0</v>
       </c>
       <c r="T10">
         <v>10245233.0</v>
       </c>
       <c r="U10">
         <v>10964606.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:21">
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+    </row>
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
-    </row>
-    <row r="12" spans="1:21">
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B12">
-        <v>123119137.0</v>
+        <v>80455180.0</v>
       </c>
       <c r="C12">
         <v>127146000.0</v>
       </c>
       <c r="D12">
         <v>136777581.0</v>
       </c>
       <c r="E12">
         <v>137395481.0</v>
       </c>
       <c r="F12">
         <v>148114627.0</v>
       </c>
       <c r="G12">
         <v>77824572.0</v>
       </c>
       <c r="H12">
         <v>69224274.0</v>
       </c>
       <c r="I12">
         <v>61680472.0</v>
       </c>
       <c r="J12">
         <v>12234639.0</v>
       </c>
@@ -1476,57 +1535,62 @@
       </c>
       <c r="N12">
         <v>9364660.0</v>
       </c>
       <c r="O12">
         <v>8681638.0</v>
       </c>
       <c r="P12">
         <v>16914863.0</v>
       </c>
       <c r="Q12">
         <v>13264409.0</v>
       </c>
       <c r="R12">
         <v>16021644.0</v>
       </c>
       <c r="S12">
         <v>10964704.0</v>
       </c>
       <c r="T12">
         <v>10245233.0</v>
       </c>
       <c r="U12">
         <v>10964606.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:21">
+      <c r="V12">
+        <v>5243920.0</v>
+      </c>
+      <c r="W12"/>
+      <c r="X12"/>
+    </row>
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B13">
-        <v>269953758.0</v>
+        <v>263942756.0</v>
       </c>
       <c r="C13">
         <v>263942760.0</v>
       </c>
       <c r="D13">
         <v>263942756.0</v>
       </c>
       <c r="E13">
         <v>263942757.0</v>
       </c>
       <c r="F13">
         <v>191099433.0</v>
       </c>
       <c r="G13">
         <v>188881025.0</v>
       </c>
       <c r="H13">
         <v>133680926.0</v>
       </c>
       <c r="I13">
         <v>128573351.0</v>
       </c>
       <c r="J13">
         <v>89877524.0</v>
       </c>
@@ -1541,54 +1605,59 @@
       </c>
       <c r="N13">
         <v>67090690.0</v>
       </c>
       <c r="O13">
         <v>63490690.0</v>
       </c>
       <c r="P13">
         <v>63490690.0</v>
       </c>
       <c r="Q13">
         <v>63490690.0</v>
       </c>
       <c r="R13">
         <v>63490690.0</v>
       </c>
       <c r="S13">
         <v>63490690.0</v>
       </c>
       <c r="T13">
         <v>63490690.0</v>
       </c>
       <c r="U13">
         <v>28354000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:21">
+      <c r="V13">
+        <v>28354000.0</v>
+      </c>
+      <c r="W13"/>
+      <c r="X13"/>
+    </row>
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14">
         <v>1531096683.0</v>
       </c>
       <c r="C14">
         <v>1531096680.0</v>
       </c>
       <c r="D14">
         <v>1531096683.0</v>
       </c>
       <c r="E14">
         <v>1486657419.0</v>
       </c>
       <c r="F14">
         <v>214635042.0</v>
       </c>
       <c r="G14">
         <v>247061888.0</v>
       </c>
       <c r="H14">
         <v>199213622.0</v>
       </c>
       <c r="I14">
         <v>135406129.0</v>
       </c>
@@ -1606,208 +1675,235 @@
       </c>
       <c r="N14">
         <v>40374286.0</v>
       </c>
       <c r="O14">
         <v>39625350.0</v>
       </c>
       <c r="P14">
         <v>39625350.0</v>
       </c>
       <c r="Q14">
         <v>39625350.0</v>
       </c>
       <c r="R14">
         <v>39625350.0</v>
       </c>
       <c r="S14">
         <v>39625350.0</v>
       </c>
       <c r="T14">
         <v>37210591.0</v>
       </c>
       <c r="U14">
         <v>32864173.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:21">
+      <c r="V14">
+        <v>32864244.0</v>
+      </c>
+      <c r="W14">
+        <v>24443709.0</v>
+      </c>
+      <c r="X14">
+        <v>32864244.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-    </row>
-    <row r="16" spans="1:21">
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+    </row>
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16">
         <v>15792639.0</v>
       </c>
       <c r="L16">
         <v>13049502.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
-    </row>
-    <row r="17" spans="1:21">
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+    </row>
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
-    </row>
-    <row r="18" spans="1:21">
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-    </row>
-    <row r="19" spans="1:21">
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-    </row>
-    <row r="20" spans="1:21">
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-    </row>
-    <row r="21" spans="1:21">
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B21">
         <v>2201942.0</v>
       </c>
       <c r="C21">
         <v>3468600.0</v>
       </c>
       <c r="D21">
         <v>16710375.0</v>
       </c>
       <c r="E21">
         <v>19265904.0</v>
       </c>
       <c r="F21">
         <v>23118400.0</v>
       </c>
       <c r="G21">
         <v>24149272.0</v>
       </c>
       <c r="H21">
         <v>0.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
@@ -1817,57 +1913,62 @@
       </c>
       <c r="N21">
         <v>94000.0</v>
       </c>
       <c r="O21">
         <v>98877.0</v>
       </c>
       <c r="P21">
         <v>248160.0</v>
       </c>
       <c r="Q21">
         <v>833299.0</v>
       </c>
       <c r="R21">
         <v>2037560.0</v>
       </c>
       <c r="S21">
         <v>2893809.0</v>
       </c>
       <c r="T21">
         <v>3710942.0</v>
       </c>
       <c r="U21">
         <v>3195231.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:21">
+      <c r="V21">
+        <v>363179.0</v>
+      </c>
+      <c r="W21"/>
+      <c r="X21"/>
+    </row>
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B22">
-        <v>16256103.0</v>
+        <v>9908261.0</v>
       </c>
       <c r="C22">
         <v>10249460.0</v>
       </c>
       <c r="D22">
         <v>12407740.0</v>
       </c>
       <c r="E22">
         <v>12547686.0</v>
       </c>
       <c r="F22">
         <v>14662365.0</v>
       </c>
       <c r="G22">
         <v>12820493.0</v>
       </c>
       <c r="H22">
         <v>11076439.0</v>
       </c>
       <c r="I22">
         <v>18046212.0</v>
       </c>
       <c r="J22">
         <v>18484834.0</v>
       </c>
@@ -1882,57 +1983,62 @@
       </c>
       <c r="N22">
         <v>1788966.0</v>
       </c>
       <c r="O22">
         <v>1299421.0</v>
       </c>
       <c r="P22">
         <v>1155569.0</v>
       </c>
       <c r="Q22">
         <v>2384257.0</v>
       </c>
       <c r="R22">
         <v>1452448.0</v>
       </c>
       <c r="S22">
         <v>2112637.0</v>
       </c>
       <c r="T22">
         <v>4514394.0</v>
       </c>
       <c r="U22">
         <v>4829625.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:21">
+      <c r="V22">
+        <v>5386059.0</v>
+      </c>
+      <c r="W22"/>
+      <c r="X22"/>
+    </row>
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B23">
-        <v>187837959.0</v>
+        <v>178261604.0</v>
       </c>
       <c r="C23">
         <v>185696780.0</v>
       </c>
       <c r="D23">
         <v>211033597.0</v>
       </c>
       <c r="E23">
         <v>211102659.0</v>
       </c>
       <c r="F23">
         <v>220134406.0</v>
       </c>
       <c r="G23">
         <v>162599278.0</v>
       </c>
       <c r="H23">
         <v>116604876.0</v>
       </c>
       <c r="I23">
         <v>124951131.0</v>
       </c>
       <c r="J23">
         <v>102789127.0</v>
       </c>
@@ -1947,183 +2053,200 @@
       </c>
       <c r="N23">
         <v>78279323.0</v>
       </c>
       <c r="O23">
         <v>134378920.0</v>
       </c>
       <c r="P23">
         <v>150076229.0</v>
       </c>
       <c r="Q23">
         <v>155033974.0</v>
       </c>
       <c r="R23">
         <v>152465311.0</v>
       </c>
       <c r="S23">
         <v>147651389.0</v>
       </c>
       <c r="T23">
         <v>156115849.0</v>
       </c>
       <c r="U23">
         <v>138305814.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:21">
+      <c r="V23">
+        <v>101945745.0</v>
+      </c>
+      <c r="W23"/>
+      <c r="X23"/>
+    </row>
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B24">
         <v>16500000.0</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>1000000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24">
         <v>263230.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-    </row>
-    <row r="25" spans="1:21">
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+    </row>
+    <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B25">
         <v>16588490.0</v>
       </c>
       <c r="C25">
         <v>122080.0</v>
       </c>
       <c r="D25"/>
       <c r="E25">
         <v>160770.0</v>
       </c>
       <c r="F25">
         <v>237300.0</v>
       </c>
       <c r="G25">
         <v>213210.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>145960.0</v>
       </c>
       <c r="L25">
         <v>263230.0</v>
       </c>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
-    </row>
-    <row r="26" spans="1:21">
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+    </row>
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-    </row>
-    <row r="27" spans="1:21">
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+    </row>
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-    </row>
-    <row r="28" spans="1:21">
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B28">
-        <v>23523088.0</v>
+        <v>-58635986.0</v>
       </c>
       <c r="C28"/>
       <c r="D28">
         <v>-126164672.0</v>
       </c>
       <c r="E28">
         <v>9117559.0</v>
       </c>
       <c r="F28">
         <v>3235184.0</v>
       </c>
       <c r="G28">
         <v>-1475021.0</v>
       </c>
       <c r="H28">
         <v>9492093.0</v>
       </c>
       <c r="I28">
         <v>3709709.0</v>
       </c>
       <c r="J28">
         <v>4835840.0</v>
       </c>
       <c r="K28">
         <v>4673226.0</v>
@@ -2136,221 +2259,240 @@
       </c>
       <c r="N28">
         <v>1764736.0</v>
       </c>
       <c r="O28">
         <v>1272959.0</v>
       </c>
       <c r="P28">
         <v>-11009588.0</v>
       </c>
       <c r="Q28">
         <v>-2095576.0</v>
       </c>
       <c r="R28">
         <v>-5266997.0</v>
       </c>
       <c r="S28">
         <v>1712423.0</v>
       </c>
       <c r="T28">
         <v>-915047.0</v>
       </c>
       <c r="U28">
         <v>-7821026.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:21">
+      <c r="V28">
+        <v>3113580.0</v>
+      </c>
+      <c r="W28"/>
+      <c r="X28"/>
+    </row>
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B29">
         <v>164526310.0</v>
       </c>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29">
         <v>189870226.0</v>
       </c>
       <c r="F29">
         <v>122336683.0</v>
       </c>
       <c r="G29">
         <v>125003611.0</v>
       </c>
       <c r="H29">
         <v>92730967.0</v>
       </c>
       <c r="I29">
         <v>100409601.0</v>
       </c>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
-    </row>
-    <row r="30" spans="1:21">
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+    </row>
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B30">
-        <v>28816155.0</v>
+        <v>39060419.0</v>
       </c>
       <c r="C30">
         <v>5638980.0</v>
       </c>
       <c r="D30">
         <v>16710375.0</v>
       </c>
       <c r="E30">
         <v>20677707.0</v>
       </c>
       <c r="F30">
         <v>16774528.0</v>
       </c>
       <c r="G30">
         <v>25697391.0</v>
       </c>
       <c r="H30">
         <v>15879879.0</v>
       </c>
       <c r="I30">
         <v>22855552.0</v>
       </c>
       <c r="J30">
         <v>25893348.0</v>
       </c>
       <c r="K30">
         <v>15115343.0</v>
       </c>
       <c r="L30">
         <v>20406627.0</v>
       </c>
       <c r="M30">
         <v>7949459.0</v>
       </c>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30">
         <v>92083367.0</v>
       </c>
       <c r="Q30">
         <v>95335136.0</v>
       </c>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30">
         <v>99742141.0</v>
       </c>
       <c r="U30">
         <v>102959890.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:21">
+      <c r="V30">
+        <v>69930949.0</v>
+      </c>
+      <c r="W30"/>
+      <c r="X30"/>
+    </row>
+    <row r="31" spans="1:24">
       <c r="A31" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>162335426.0</v>
       </c>
       <c r="F31">
         <v>89673369.0</v>
       </c>
       <c r="G31">
         <v>93261709.0</v>
       </c>
       <c r="H31">
         <v>82859521.0</v>
       </c>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
-    </row>
-    <row r="32" spans="1:21">
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+    </row>
+    <row r="32" spans="1:24">
       <c r="A32" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B32">
         <v>139477933.0</v>
       </c>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32">
         <v>140293232.0</v>
       </c>
       <c r="F32">
         <v>72891288.0</v>
       </c>
       <c r="G32">
         <v>72788924.0</v>
       </c>
       <c r="H32">
         <v>63352794.0</v>
       </c>
       <c r="I32">
         <v>75207248.0</v>
       </c>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
-    </row>
-    <row r="33" spans="1:21">
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+    </row>
+    <row r="33" spans="1:24">
       <c r="A33" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B33">
-        <v>19373501.0</v>
+        <v>40957392.0</v>
       </c>
       <c r="C33"/>
       <c r="D33">
         <v>38295874.0</v>
       </c>
       <c r="E33">
         <v>40278116.0</v>
       </c>
       <c r="F33">
         <v>40290432.0</v>
       </c>
       <c r="G33">
         <v>44951716.0</v>
       </c>
       <c r="H33">
         <v>18763485.0</v>
       </c>
       <c r="I33">
         <v>20088969.0</v>
       </c>
       <c r="J33">
         <v>45179633.0</v>
       </c>
       <c r="K33">
         <v>44913109.0</v>
@@ -2363,82 +2505,90 @@
       </c>
       <c r="N33">
         <v>45623897.0</v>
       </c>
       <c r="O33">
         <v>51240879.0</v>
       </c>
       <c r="P33">
         <v>39922430.0</v>
       </c>
       <c r="Q33">
         <v>44050172.0</v>
       </c>
       <c r="R33">
         <v>42962713.0</v>
       </c>
       <c r="S33">
         <v>45012539.0</v>
       </c>
       <c r="T33">
         <v>40949429.0</v>
       </c>
       <c r="U33">
         <v>16631820.0</v>
       </c>
-    </row>
-    <row r="34" spans="1:21">
+      <c r="V33">
+        <v>15271961.0</v>
+      </c>
+      <c r="W33"/>
+      <c r="X33"/>
+    </row>
+    <row r="34" spans="1:24">
       <c r="A34" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
-    </row>
-    <row r="35" spans="1:21">
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+    </row>
+    <row r="35" spans="1:24">
       <c r="A35" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B35">
-        <v>16588485.0</v>
+        <v>16573332.0</v>
       </c>
       <c r="C35"/>
       <c r="D35">
         <v>133395.0</v>
       </c>
       <c r="E35">
         <v>160766.0</v>
       </c>
       <c r="F35">
         <v>237301.0</v>
       </c>
       <c r="G35">
         <v>213205.0</v>
       </c>
       <c r="H35">
         <v>0.0</v>
       </c>
       <c r="I35">
         <v>0.0</v>
       </c>
       <c r="J35">
         <v>2059062.0</v>
       </c>
       <c r="K35">
         <v>145959.0</v>
@@ -2451,54 +2601,59 @@
       </c>
       <c r="N35">
         <v>244597.0</v>
       </c>
       <c r="O35">
         <v>38125.0</v>
       </c>
       <c r="P35">
         <v>173821.0</v>
       </c>
       <c r="Q35">
         <v>293392.0</v>
       </c>
       <c r="R35">
         <v>54446.0</v>
       </c>
       <c r="S35">
         <v>66345.0</v>
       </c>
       <c r="T35">
         <v>83800.0</v>
       </c>
       <c r="U35">
         <v>107037.0</v>
       </c>
-    </row>
-    <row r="36" spans="1:21">
+      <c r="V35">
+        <v>210000.0</v>
+      </c>
+      <c r="W35"/>
+      <c r="X35"/>
+    </row>
+    <row r="36" spans="1:24">
       <c r="A36" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B36">
         <v>144158.0</v>
       </c>
       <c r="C36"/>
       <c r="D36">
         <v>19218672.0</v>
       </c>
       <c r="E36">
         <v>140351949.0</v>
       </c>
       <c r="F36">
         <v>144901575.0</v>
       </c>
       <c r="G36">
         <v>71944259.0</v>
       </c>
       <c r="H36">
         <v>70532259.0</v>
       </c>
       <c r="I36">
         <v>62109044.0</v>
       </c>
       <c r="J36">
         <v>2271821.0</v>
@@ -2514,125 +2669,142 @@
       </c>
       <c r="N36">
         <v>5423448.0</v>
       </c>
       <c r="O36">
         <v>6611346.0</v>
       </c>
       <c r="P36">
         <v>20509555.0</v>
       </c>
       <c r="Q36">
         <v>24027712.0</v>
       </c>
       <c r="R36">
         <v>27166445.0</v>
       </c>
       <c r="S36">
         <v>28722814.0</v>
       </c>
       <c r="T36">
         <v>24755383.0</v>
       </c>
       <c r="U36">
         <v>946232.0</v>
       </c>
-    </row>
-    <row r="37" spans="1:21">
+      <c r="V36">
+        <v>95000.0</v>
+      </c>
+      <c r="W36"/>
+      <c r="X36"/>
+    </row>
+    <row r="37" spans="1:24">
       <c r="A37" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B37"/>
+        <v>59</v>
+      </c>
+      <c r="B37">
+        <v>-743005.0</v>
+      </c>
       <c r="C37"/>
       <c r="D37"/>
-      <c r="E37"/>
-      <c r="F37"/>
+      <c r="E37">
+        <v>-111272.0</v>
+      </c>
+      <c r="F37">
+        <v>152650.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
-    </row>
-    <row r="38" spans="1:21">
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+    </row>
+    <row r="38" spans="1:24">
       <c r="A38" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38">
         <v>1.0</v>
       </c>
       <c r="E38">
         <v>3425467.0</v>
       </c>
       <c r="F38">
         <v>3425468.0</v>
       </c>
       <c r="G38">
         <v>6981077.0</v>
       </c>
       <c r="H38">
         <v>6199902.0</v>
       </c>
       <c r="I38">
         <v>3555610.0</v>
       </c>
       <c r="J38">
         <v>1.0</v>
       </c>
       <c r="K38">
         <v>3153630.0</v>
       </c>
       <c r="L38">
         <v>7257640.0</v>
       </c>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
-    </row>
-    <row r="39" spans="1:21">
+      <c r="V38"/>
+      <c r="W38"/>
+      <c r="X38"/>
+    </row>
+    <row r="39" spans="1:24">
       <c r="A39" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B39">
-        <v>9051.0</v>
+        <v>7880351.0</v>
       </c>
       <c r="C39"/>
       <c r="D39">
         <v>6842026.0</v>
       </c>
       <c r="E39">
         <v>203669.0</v>
       </c>
       <c r="F39">
         <v>17066982.0</v>
       </c>
       <c r="G39">
         <v>1305106.0</v>
       </c>
       <c r="H39">
         <v>17177497.0</v>
       </c>
       <c r="I39">
         <v>25135478.0</v>
       </c>
       <c r="J39">
         <v>996672.0</v>
       </c>
       <c r="K39">
         <v>16314583.0</v>
@@ -2641,57 +2813,62 @@
         <v>10788243.0</v>
       </c>
       <c r="M39">
         <v>14436844.0</v>
       </c>
       <c r="N39">
         <v>4200563.0</v>
       </c>
       <c r="O39">
         <v>73156982.0</v>
       </c>
       <c r="P39">
         <v>92083367.0</v>
       </c>
       <c r="Q39">
         <v>95335136.0</v>
       </c>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39">
         <v>664652.0</v>
       </c>
       <c r="U39">
         <v>2919873.0</v>
       </c>
-    </row>
-    <row r="40" spans="1:21">
+      <c r="V39">
+        <v>6112856.0</v>
+      </c>
+      <c r="W39"/>
+      <c r="X39"/>
+    </row>
+    <row r="40" spans="1:24">
       <c r="A40" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B40">
-        <v>10280940.0</v>
+        <v>12362301.0</v>
       </c>
       <c r="C40"/>
       <c r="D40">
         <v>12302941.0</v>
       </c>
       <c r="E40">
         <v>12049740.0</v>
       </c>
       <c r="F40">
         <v>86448856.0</v>
       </c>
       <c r="G40">
         <v>19591217.0</v>
       </c>
       <c r="H40">
         <v>19606694.0</v>
       </c>
       <c r="I40">
         <v>17192657.0</v>
       </c>
       <c r="J40">
         <v>19831847.0</v>
       </c>
       <c r="K40">
         <v>21356869.0</v>
@@ -2704,82 +2881,90 @@
       </c>
       <c r="N40">
         <v>17311431.0</v>
       </c>
       <c r="O40">
         <v>56347652.0</v>
       </c>
       <c r="P40">
         <v>18197840.0</v>
       </c>
       <c r="Q40">
         <v>16699034.0</v>
       </c>
       <c r="R40">
         <v>34504122.0</v>
       </c>
       <c r="S40">
         <v>13532386.0</v>
       </c>
       <c r="T40">
         <v>13245531.0</v>
       </c>
       <c r="U40">
         <v>5364139.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:21">
+      <c r="V40">
+        <v>9352474.0</v>
+      </c>
+      <c r="W40"/>
+      <c r="X40"/>
+    </row>
+    <row r="41" spans="1:24">
       <c r="A41" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
-    </row>
-    <row r="42" spans="1:21">
+      <c r="V41"/>
+      <c r="W41"/>
+      <c r="X41"/>
+    </row>
+    <row r="42" spans="1:24">
       <c r="A42" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B42">
-        <v>5669118.0</v>
+        <v>5669119.0</v>
       </c>
       <c r="C42"/>
       <c r="D42">
         <v>5669119.0</v>
       </c>
       <c r="E42">
         <v>11718190.0</v>
       </c>
       <c r="F42">
         <v>5647891.0</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42">
         <v>21804005.0</v>
       </c>
       <c r="I42">
         <v>22408468.0</v>
       </c>
       <c r="J42">
         <v>-366410.0</v>
       </c>
       <c r="K42">
         <v>23471324.0</v>
@@ -2792,142 +2977,156 @@
       </c>
       <c r="N42">
         <v>14303990.0</v>
       </c>
       <c r="O42">
         <v>13462213.0</v>
       </c>
       <c r="P42">
         <v>260320.0</v>
       </c>
       <c r="Q42">
         <v>1099220.0</v>
       </c>
       <c r="R42">
         <v>1602959.0</v>
       </c>
       <c r="S42">
         <v>1879609.0</v>
       </c>
       <c r="T42">
         <v>143993.0</v>
       </c>
       <c r="U42">
         <v>6354453.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:21">
+      <c r="V42">
+        <v>6489951.0</v>
+      </c>
+      <c r="W42"/>
+      <c r="X42"/>
+    </row>
+    <row r="43" spans="1:24">
       <c r="A43" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
-    </row>
-    <row r="44" spans="1:21">
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+    </row>
+    <row r="44" spans="1:24">
       <c r="A44" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
-    </row>
-    <row r="45" spans="1:21">
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+    </row>
+    <row r="45" spans="1:24">
       <c r="A45" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B45">
         <v>9184466.0</v>
       </c>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45">
         <v>14405674.0</v>
       </c>
       <c r="F45">
         <v>12719978.0</v>
       </c>
       <c r="G45">
         <v>12451198.0</v>
       </c>
       <c r="H45">
         <v>13604545.0</v>
       </c>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
-    </row>
-    <row r="46" spans="1:21">
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+    </row>
+    <row r="46" spans="1:24">
       <c r="A46" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B46">
-        <v>9184466.0</v>
+        <v>91670.0</v>
       </c>
       <c r="C46"/>
       <c r="D46">
         <v>10418623.0</v>
       </c>
       <c r="E46">
         <v>10836165.0</v>
       </c>
       <c r="F46">
         <v>9665043.0</v>
       </c>
       <c r="G46">
         <v>9840981.0</v>
       </c>
       <c r="H46">
         <v>8904000.0</v>
       </c>
       <c r="I46">
         <v>10667763.0</v>
       </c>
       <c r="J46">
         <v>14933823.0</v>
       </c>
       <c r="K46">
         <v>16734559.0</v>
@@ -2940,102 +3139,110 @@
       </c>
       <c r="N46">
         <v>23404329.0</v>
       </c>
       <c r="O46">
         <v>22575402.0</v>
       </c>
       <c r="P46">
         <v>10555548.0</v>
       </c>
       <c r="Q46">
         <v>10698635.0</v>
       </c>
       <c r="R46">
         <v>10903771.0</v>
       </c>
       <c r="S46">
         <v>10960540.0</v>
       </c>
       <c r="T46">
         <v>10819664.0</v>
       </c>
       <c r="U46">
         <v>11119357.0</v>
       </c>
-    </row>
-    <row r="47" spans="1:21">
+      <c r="V46">
+        <v>12848633.0</v>
+      </c>
+      <c r="W46"/>
+      <c r="X46"/>
+    </row>
+    <row r="47" spans="1:24">
       <c r="A47" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B47">
         <v>9184470.0</v>
       </c>
       <c r="C47">
         <v>8322990.0</v>
       </c>
       <c r="D47"/>
       <c r="E47">
         <v>9083179.0</v>
       </c>
       <c r="F47">
         <v>9665043.0</v>
       </c>
       <c r="G47">
         <v>9840981.0</v>
       </c>
       <c r="H47">
         <v>9023526.0</v>
       </c>
       <c r="I47">
         <v>10667760.0</v>
       </c>
       <c r="J47">
         <v>14933820.0</v>
       </c>
       <c r="K47">
         <v>16895960.0</v>
       </c>
       <c r="L47">
         <v>24038740.0</v>
       </c>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
-    </row>
-    <row r="48" spans="1:21">
+      <c r="V47"/>
+      <c r="W47"/>
+      <c r="X47"/>
+    </row>
+    <row r="48" spans="1:24">
       <c r="A48" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B48">
-        <v>-133225150.0</v>
+        <v>-133664691.0</v>
       </c>
       <c r="C48">
         <v>-112617730.0</v>
       </c>
       <c r="D48">
         <v>-98853878.0</v>
       </c>
       <c r="E48">
         <v>-95139093.0</v>
       </c>
       <c r="F48">
         <v>-83955555.0</v>
       </c>
       <c r="G48">
         <v>-93072511.0</v>
       </c>
       <c r="H48">
         <v>-73247884.0</v>
       </c>
       <c r="I48">
         <v>-55752462.0</v>
       </c>
       <c r="J48">
         <v>-36993153.0</v>
       </c>
@@ -3050,119 +3257,130 @@
       </c>
       <c r="N48">
         <v>-37278306.0</v>
       </c>
       <c r="O48">
         <v>-42438292.0</v>
       </c>
       <c r="P48">
         <v>-16544527.0</v>
       </c>
       <c r="Q48">
         <v>-11483038.0</v>
       </c>
       <c r="R48">
         <v>7746581.0</v>
       </c>
       <c r="S48">
         <v>9832579.0</v>
       </c>
       <c r="T48">
         <v>17092864.0</v>
       </c>
       <c r="U48">
         <v>26710304.0</v>
       </c>
-    </row>
-    <row r="49" spans="1:21">
+      <c r="V48">
+        <v>18108159.0</v>
+      </c>
+      <c r="W48"/>
+      <c r="X48"/>
+    </row>
+    <row r="49" spans="1:24">
       <c r="A49" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
-    </row>
-    <row r="50" spans="1:21">
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+    </row>
+    <row r="50" spans="1:24">
       <c r="A50" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B50">
         <v>6195811.0</v>
       </c>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50">
         <v>9348372.0</v>
       </c>
       <c r="F50">
         <v>9544914.0</v>
       </c>
       <c r="G50">
         <v>7592630.0</v>
       </c>
       <c r="H50">
         <v>10493920.0</v>
       </c>
       <c r="I50">
         <v>5180244.0</v>
       </c>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
-    </row>
-    <row r="51" spans="1:21">
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+    </row>
+    <row r="51" spans="1:24">
       <c r="A51" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B51">
-        <v>24008202.0</v>
+        <v>21819194.0</v>
       </c>
       <c r="C51"/>
       <c r="D51">
         <v>10612909.0</v>
       </c>
       <c r="E51">
         <v>9586563.0</v>
       </c>
       <c r="F51">
         <v>9873704.0</v>
       </c>
       <c r="G51">
         <v>7830765.0</v>
       </c>
       <c r="H51">
         <v>10497344.0</v>
       </c>
       <c r="I51">
         <v>5197412.0</v>
       </c>
       <c r="J51">
         <v>5352797.0</v>
       </c>
       <c r="K51">
         <v>5470663.0</v>
@@ -3175,57 +3393,62 @@
       </c>
       <c r="N51">
         <v>6073844.0</v>
       </c>
       <c r="O51">
         <v>3853674.0</v>
       </c>
       <c r="P51">
         <v>5905275.0</v>
       </c>
       <c r="Q51">
         <v>11168833.0</v>
       </c>
       <c r="R51">
         <v>10754647.0</v>
       </c>
       <c r="S51">
         <v>12677127.0</v>
       </c>
       <c r="T51">
         <v>9330186.0</v>
       </c>
       <c r="U51">
         <v>3143580.0</v>
       </c>
-    </row>
-    <row r="52" spans="1:21">
+      <c r="V51">
+        <v>3113580.0</v>
+      </c>
+      <c r="W51"/>
+      <c r="X51"/>
+    </row>
+    <row r="52" spans="1:24">
       <c r="A52" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B52">
-        <v>7411453.0</v>
+        <v>5245862.0</v>
       </c>
       <c r="C52">
         <v>11478220.0</v>
       </c>
       <c r="D52">
         <v>10479513.0</v>
       </c>
       <c r="E52">
         <v>9425793.0</v>
       </c>
       <c r="F52">
         <v>9636403.0</v>
       </c>
       <c r="G52">
         <v>7617555.0</v>
       </c>
       <c r="H52">
         <v>10497344.0</v>
       </c>
       <c r="I52">
         <v>5197412.0</v>
       </c>
       <c r="J52">
         <v>5352797.0</v>
       </c>
@@ -3240,135 +3463,146 @@
       </c>
       <c r="N52">
         <v>5829247.0</v>
       </c>
       <c r="O52">
         <v>3815549.0</v>
       </c>
       <c r="P52">
         <v>5731454.0</v>
       </c>
       <c r="Q52">
         <v>10875441.0</v>
       </c>
       <c r="R52">
         <v>10700201.0</v>
       </c>
       <c r="S52">
         <v>12628237.0</v>
       </c>
       <c r="T52">
         <v>9246386.0</v>
       </c>
       <c r="U52">
         <v>3036543.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:21">
+      <c r="V52">
+        <v>3113580.0</v>
+      </c>
+      <c r="W52"/>
+      <c r="X52"/>
+    </row>
+    <row r="53" spans="1:24">
       <c r="A53" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B53">
         <v>122634023.0</v>
       </c>
       <c r="C53">
         <v>126459710.0</v>
       </c>
       <c r="D53">
-        <v>941089.0</v>
+        <v>126459714.0</v>
       </c>
       <c r="E53">
         <v>136926481.0</v>
       </c>
       <c r="F53">
         <v>141476107.0</v>
       </c>
       <c r="G53">
         <v>68518791.0</v>
       </c>
       <c r="H53">
         <v>68219023.0</v>
       </c>
       <c r="I53">
         <v>60192769.0</v>
       </c>
       <c r="J53">
         <v>11717682.0</v>
       </c>
       <c r="K53">
         <v>2944130.0</v>
       </c>
       <c r="L53">
         <v>4710666.0</v>
       </c>
       <c r="M53">
         <v>4945951.0</v>
       </c>
       <c r="N53">
         <v>5055552.0</v>
       </c>
       <c r="O53">
         <v>6100923.0</v>
       </c>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
-    </row>
-    <row r="54" spans="1:21">
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+    </row>
+    <row r="54" spans="1:24">
       <c r="A54" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
-    </row>
-    <row r="55" spans="1:21">
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+    </row>
+    <row r="55" spans="1:24">
       <c r="A55" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B55">
-        <v>187837959.0</v>
+        <v>178261604.0</v>
       </c>
       <c r="C55">
         <v>185696780.0</v>
       </c>
       <c r="D55">
         <v>211033597.0</v>
       </c>
       <c r="E55">
         <v>211102659.0</v>
       </c>
       <c r="F55">
         <v>220134406.0</v>
       </c>
       <c r="G55">
         <v>162599278.0</v>
       </c>
       <c r="H55">
         <v>116604876.0</v>
       </c>
       <c r="I55">
         <v>124951131.0</v>
       </c>
       <c r="J55">
         <v>102789127.0</v>
       </c>
@@ -3383,57 +3617,62 @@
       </c>
       <c r="N55">
         <v>78279323.0</v>
       </c>
       <c r="O55">
         <v>134378920.0</v>
       </c>
       <c r="P55">
         <v>150076229.0</v>
       </c>
       <c r="Q55">
         <v>155033974.0</v>
       </c>
       <c r="R55">
         <v>152465311.0</v>
       </c>
       <c r="S55">
         <v>147651389.0</v>
       </c>
       <c r="T55">
         <v>156115849.0</v>
       </c>
       <c r="U55">
         <v>138305814.0</v>
       </c>
-    </row>
-    <row r="56" spans="1:21">
+      <c r="V55">
+        <v>101945745.0</v>
+      </c>
+      <c r="W55"/>
+      <c r="X55"/>
+    </row>
+    <row r="56" spans="1:24">
       <c r="A56" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B56">
-        <v>168200446.0</v>
+        <v>137304211.0</v>
       </c>
       <c r="C56">
         <v>165246620.0</v>
       </c>
       <c r="D56">
         <v>172737722.0</v>
       </c>
       <c r="E56">
         <v>170824543.0</v>
       </c>
       <c r="F56">
         <v>179843974.0</v>
       </c>
       <c r="G56">
         <v>117647562.0</v>
       </c>
       <c r="H56">
         <v>97841391.0</v>
       </c>
       <c r="I56">
         <v>104862162.0</v>
       </c>
       <c r="J56">
         <v>57609493.0</v>
       </c>
@@ -3448,57 +3687,62 @@
       </c>
       <c r="N56">
         <v>32655426.0</v>
       </c>
       <c r="O56">
         <v>83138041.0</v>
       </c>
       <c r="P56">
         <v>110153799.0</v>
       </c>
       <c r="Q56">
         <v>110983802.0</v>
       </c>
       <c r="R56">
         <v>109502598.0</v>
       </c>
       <c r="S56">
         <v>102638850.0</v>
       </c>
       <c r="T56">
         <v>115166420.0</v>
       </c>
       <c r="U56">
         <v>121673994.0</v>
       </c>
-    </row>
-    <row r="57" spans="1:21">
+      <c r="V56">
+        <v>86673784.0</v>
+      </c>
+      <c r="W56"/>
+      <c r="X56"/>
+    </row>
+    <row r="57" spans="1:24">
       <c r="A57" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B57">
-        <v>29169191.0</v>
+        <v>26756517.0</v>
       </c>
       <c r="C57">
         <v>34970310.0</v>
       </c>
       <c r="D57">
         <v>34307591.0</v>
       </c>
       <c r="E57">
         <v>30531311.0</v>
       </c>
       <c r="F57">
         <v>106952686.0</v>
       </c>
       <c r="G57">
         <v>44858638.0</v>
       </c>
       <c r="H57">
         <v>34488597.0</v>
       </c>
       <c r="I57">
         <v>29654914.0</v>
       </c>
       <c r="J57">
         <v>29757997.0</v>
       </c>
@@ -3513,57 +3757,62 @@
       </c>
       <c r="N57">
         <v>33918352.0</v>
       </c>
       <c r="O57">
         <v>95873465.0</v>
       </c>
       <c r="P57">
         <v>99420465.0</v>
       </c>
       <c r="Q57">
         <v>99399495.0</v>
       </c>
       <c r="R57">
         <v>78347554.0</v>
       </c>
       <c r="S57">
         <v>71654475.0</v>
       </c>
       <c r="T57">
         <v>74484127.0</v>
       </c>
       <c r="U57">
         <v>75640882.0</v>
       </c>
-    </row>
-    <row r="58" spans="1:21">
+      <c r="V57">
+        <v>48783635.0</v>
+      </c>
+      <c r="W57"/>
+      <c r="X57"/>
+    </row>
+    <row r="58" spans="1:24">
       <c r="A58" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B58">
-        <v>45765940.0</v>
+        <v>43329849.0</v>
       </c>
       <c r="C58">
         <v>34371760.0</v>
       </c>
       <c r="D58">
         <v>34440987.0</v>
       </c>
       <c r="E58">
         <v>30692077.0</v>
       </c>
       <c r="F58">
         <v>107189987.0</v>
       </c>
       <c r="G58">
         <v>45071843.0</v>
       </c>
       <c r="H58">
         <v>34488597.0</v>
       </c>
       <c r="I58">
         <v>29654914.0</v>
       </c>
       <c r="J58">
         <v>31817059.0</v>
       </c>
@@ -3578,82 +3827,90 @@
       </c>
       <c r="N58">
         <v>34162949.0</v>
       </c>
       <c r="O58">
         <v>95911590.0</v>
       </c>
       <c r="P58">
         <v>99594286.0</v>
       </c>
       <c r="Q58">
         <v>99692887.0</v>
       </c>
       <c r="R58">
         <v>78402000.0</v>
       </c>
       <c r="S58">
         <v>71720820.0</v>
       </c>
       <c r="T58">
         <v>74567927.0</v>
       </c>
       <c r="U58">
         <v>75747919.0</v>
       </c>
-    </row>
-    <row r="59" spans="1:21">
+      <c r="V58">
+        <v>48993635.0</v>
+      </c>
+      <c r="W58"/>
+      <c r="X58"/>
+    </row>
+    <row r="59" spans="1:24">
       <c r="A59" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
-    </row>
-    <row r="60" spans="1:21">
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+    </row>
+    <row r="60" spans="1:24">
       <c r="A60" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B60">
-        <v>142550337.0</v>
+        <v>135914712.0</v>
       </c>
       <c r="C60">
         <v>151325030.0</v>
       </c>
       <c r="D60">
         <v>176773390.0</v>
       </c>
       <c r="E60">
         <v>180521854.0</v>
       </c>
       <c r="F60">
         <v>112791769.0</v>
       </c>
       <c r="G60">
         <v>117410981.0</v>
       </c>
       <c r="H60">
         <v>82237047.0</v>
       </c>
       <c r="I60">
         <v>95229357.0</v>
       </c>
       <c r="J60">
         <v>70869253.0</v>
       </c>
@@ -3668,483 +3925,518 @@
       </c>
       <c r="N60">
         <v>44116374.0</v>
       </c>
       <c r="O60">
         <v>34514611.0</v>
       </c>
       <c r="P60">
         <v>47206483.0</v>
       </c>
       <c r="Q60">
         <v>53106872.0</v>
       </c>
       <c r="R60">
         <v>72840230.0</v>
       </c>
       <c r="S60">
         <v>75202878.0</v>
       </c>
       <c r="T60">
         <v>80727547.0</v>
       </c>
       <c r="U60">
         <v>61418757.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:21">
+      <c r="V60">
+        <v>52952110.0</v>
+      </c>
+      <c r="W60"/>
+      <c r="X60"/>
+    </row>
+    <row r="61" spans="1:24">
       <c r="A61" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
-    </row>
-    <row r="62" spans="1:21">
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+    </row>
+    <row r="62" spans="1:24">
       <c r="A62" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF62"/>
+  <dimension ref="A1:BJ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:62">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C1" t="s">
-        <v>83</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E1" t="s">
+        <v>87</v>
+      </c>
+      <c r="F1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
       </c>
-      <c r="F1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I1" t="s">
+        <v>90</v>
+      </c>
+      <c r="J1" t="s">
+        <v>91</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
       </c>
-      <c r="J1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="M1" t="s">
+        <v>93</v>
+      </c>
+      <c r="N1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
       </c>
-      <c r="N1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="Q1" t="s">
+        <v>96</v>
+      </c>
+      <c r="R1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
       </c>
-      <c r="R1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="T1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="U1" t="s">
+        <v>99</v>
+      </c>
+      <c r="V1" t="s">
+        <v>100</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
       </c>
-      <c r="V1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="X1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="Y1" t="s">
+        <v>102</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
       </c>
-      <c r="Z1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AB1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="AC1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
       </c>
-      <c r="AD1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AF1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="AG1" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="AH1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
       </c>
-      <c r="AJ1" t="s">
-[...8 lines deleted...]
-      <c r="AM1" t="s">
+      <c r="AN1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
       </c>
-      <c r="AN1" t="s">
-[...8 lines deleted...]
-      <c r="AQ1" t="s">
+      <c r="AR1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
       </c>
-      <c r="AR1" t="s">
-[...8 lines deleted...]
-      <c r="AU1" t="s">
+      <c r="AV1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
       </c>
-      <c r="AV1" t="s">
-[...8 lines deleted...]
-      <c r="AY1" t="s">
+      <c r="AZ1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
       </c>
-      <c r="AZ1" t="s">
-[...8 lines deleted...]
-      <c r="BC1" t="s">
+      <c r="BD1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
       </c>
-      <c r="BD1" t="s">
-[...9 lines deleted...]
-    <row r="2" spans="1:58">
+      <c r="BH1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="2" spans="1:62">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B2">
+        <v>9148354.0</v>
+      </c>
+      <c r="C2">
+        <v>9799217.0</v>
+      </c>
+      <c r="D2">
         <v>11476798.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>9348347.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>10713328.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>11824308.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>13073898.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>11766015.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>11056190.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>11975194.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>11523174.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>9055778.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>6789240.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>5258439.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>6926071.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>10867427.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>12116348.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>11636272.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>13850174.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>17649866.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>3845059.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>7359079.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>3906020.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>4344118.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>4530608.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>5530481.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>4957117.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>7264845.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>5351097.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>7349621.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>5307491.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
+        <v>4573353.0</v>
+      </c>
+      <c r="AH2">
         <v>4492917.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
+        <v>3951546.0</v>
+      </c>
+      <c r="AJ2">
         <v>4468964.0</v>
       </c>
-      <c r="AG2">
+      <c r="AK2">
         <v>3493233.0</v>
       </c>
-      <c r="AH2">
+      <c r="AL2">
         <v>3367823.0</v>
       </c>
-      <c r="AI2">
+      <c r="AM2">
         <v>6006310.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AN2">
         <v>1997214.0</v>
       </c>
-      <c r="AK2">
+      <c r="AO2">
         <v>1543138.0</v>
       </c>
-      <c r="AL2">
+      <c r="AP2">
         <v>3799205.0</v>
       </c>
-      <c r="AM2">
+      <c r="AQ2">
         <v>3134036.0</v>
       </c>
-      <c r="AN2">
+      <c r="AR2">
         <v>1373374.0</v>
       </c>
-      <c r="AO2">
+      <c r="AS2">
         <v>4504839.0</v>
       </c>
-      <c r="AP2">
+      <c r="AT2">
         <v>8020326.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AU2">
         <v>5858623.0</v>
       </c>
-      <c r="AR2">
+      <c r="AV2">
         <v>12961873.0</v>
       </c>
-      <c r="AS2">
+      <c r="AW2">
         <v>10746881.0</v>
       </c>
-      <c r="AT2">
+      <c r="AX2">
         <v>11381137.0</v>
       </c>
-      <c r="AU2">
+      <c r="AY2">
         <v>10777674.0</v>
       </c>
-      <c r="AV2">
+      <c r="AZ2">
         <v>14856432.0</v>
       </c>
-      <c r="AW2">
+      <c r="BA2">
         <v>30105047.0</v>
       </c>
-      <c r="AX2">
+      <c r="BB2">
         <v>30857570.0</v>
       </c>
-      <c r="AY2">
+      <c r="BC2">
         <v>35710264.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BD2">
         <v>71048306.0</v>
       </c>
-      <c r="BA2">
+      <c r="BE2">
         <v>64856456.0</v>
       </c>
-      <c r="BB2">
+      <c r="BF2">
         <v>67156128.0</v>
       </c>
-      <c r="BC2">
+      <c r="BG2">
         <v>72717478.0</v>
       </c>
-      <c r="BD2"/>
-[...3 lines deleted...]
-    <row r="3" spans="1:58">
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2"/>
+    </row>
+    <row r="3" spans="1:62">
       <c r="A3" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4159,54 +4451,58 @@
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
-    </row>
-    <row r="4" spans="1:58">
+      <c r="BG3"/>
+      <c r="BH3"/>
+      <c r="BI3"/>
+      <c r="BJ3"/>
+    </row>
+    <row r="4" spans="1:62">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4221,148 +4517,168 @@
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+    </row>
+    <row r="5" spans="1:62">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="B5">
+        <v>-32472.0</v>
+      </c>
+      <c r="C5">
+        <v>82699.0</v>
+      </c>
+      <c r="D5">
         <v>60743.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>152610.0</v>
       </c>
-      <c r="D5"/>
-[...1 lines deleted...]
-      <c r="F5"/>
+      <c r="F5">
+        <v>6249666.0</v>
+      </c>
       <c r="G5">
+        <v>6217946.0</v>
+      </c>
+      <c r="H5"/>
+      <c r="I5">
         <v>6015393.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>5911706.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>5952744.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>6058813.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>6049072.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>5992739.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>6005342.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>6002155.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-21227.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>16013561.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>15933395.0</v>
       </c>
       <c r="S5">
         <v>15933349.0</v>
       </c>
       <c r="T5">
+        <v>15933395.0</v>
+      </c>
+      <c r="U5">
+        <v>15933349.0</v>
+      </c>
+      <c r="V5">
         <v>16487261.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-      <c r="AG5"/>
+      <c r="AG5">
+        <v>319291.0</v>
+      </c>
       <c r="AH5"/>
-      <c r="AI5"/>
+      <c r="AI5">
+        <v>-203794.0</v>
+      </c>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-    </row>
-    <row r="6" spans="1:58">
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+    </row>
+    <row r="6" spans="1:62">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -4377,252 +4693,272 @@
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
-    </row>
-    <row r="7" spans="1:58">
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+    </row>
+    <row r="7" spans="1:62">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B7">
+        <v>103988.0</v>
+      </c>
+      <c r="C7">
+        <v>111608.0</v>
+      </c>
+      <c r="D7">
         <v>119141.0</v>
       </c>
-      <c r="C7"/>
-      <c r="D7">
+      <c r="E7"/>
+      <c r="F7">
         <v>133940.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>141208.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>186660.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7">
+      <c r="I7"/>
+      <c r="J7">
         <v>191757.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>189655.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>214085.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>238187.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>261964.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>283671.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>306386.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>328790.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>215000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>225880.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>232005.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>238130.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="V7">
         <v>0.0</v>
       </c>
       <c r="W7">
+        <v>0.0</v>
+      </c>
+      <c r="X7">
+        <v>0.0</v>
+      </c>
+      <c r="Y7">
         <v>3424.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>8109.0</v>
       </c>
-      <c r="Y7"/>
-      <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
-    </row>
-    <row r="8" spans="1:58">
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+    </row>
+    <row r="8" spans="1:62">
       <c r="A8" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="B8">
         <v>263942757.0</v>
       </c>
-      <c r="C8"/>
+      <c r="C8">
+        <v>263942757.0</v>
+      </c>
       <c r="D8">
         <v>263942757.0</v>
       </c>
-      <c r="E8">
-[...1 lines deleted...]
-      </c>
+      <c r="E8"/>
       <c r="F8">
         <v>263942757.0</v>
       </c>
-      <c r="G8"/>
+      <c r="G8">
+        <v>263942757.0</v>
+      </c>
       <c r="H8">
         <v>263942757.0</v>
       </c>
-      <c r="I8">
-[...1 lines deleted...]
-      </c>
+      <c r="I8"/>
       <c r="J8">
         <v>263942757.0</v>
       </c>
       <c r="K8">
         <v>263942757.0</v>
       </c>
       <c r="L8">
         <v>263942757.0</v>
       </c>
       <c r="M8">
         <v>263942757.0</v>
       </c>
       <c r="N8">
         <v>263942757.0</v>
       </c>
       <c r="O8">
+        <v>263942757.0</v>
+      </c>
+      <c r="P8">
+        <v>263942757.0</v>
+      </c>
+      <c r="Q8">
         <v>191099433.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>191090774.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>191090774.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>191090773.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>188881025.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+    </row>
+    <row r="9" spans="1:62">
       <c r="A9" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -4637,224 +4973,240 @@
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-    </row>
-    <row r="10" spans="1:58">
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+    </row>
+    <row r="10" spans="1:62">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B10">
+        <v>80455180.0</v>
+      </c>
+      <c r="C10">
+        <v>126366886.0</v>
+      </c>
+      <c r="D10">
         <v>127948011.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>485114.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>329050.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>1305617.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>947230.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>136777581.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>141078801.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>139790431.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>632695.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>469000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>204855.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>695102.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>2337508.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>6638520.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>2166550.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>1729545.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>100118.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>9305781.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>9199106.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1695944.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>1355492.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>1005251.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>452685.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>450657.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>1252514.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>1487703.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>449327.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>428906.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>766632.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
+        <v>516957.0</v>
+      </c>
+      <c r="AH10">
         <v>2721145.0</v>
       </c>
-      <c r="AF10">
+      <c r="AI10">
+        <v>1974997.0</v>
+      </c>
+      <c r="AJ10">
         <v>3629933.0</v>
       </c>
-      <c r="AG10">
+      <c r="AK10">
         <v>2172737.0</v>
       </c>
-      <c r="AH10">
+      <c r="AL10">
         <v>213451.0</v>
       </c>
-      <c r="AI10">
+      <c r="AM10">
         <v>797436.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AN10">
         <v>315231.0</v>
       </c>
-      <c r="AK10">
+      <c r="AO10">
         <v>542002.0</v>
       </c>
-      <c r="AL10">
+      <c r="AP10">
         <v>759773.0</v>
       </c>
-      <c r="AM10">
+      <c r="AQ10">
         <v>509199.0</v>
       </c>
-      <c r="AN10">
+      <c r="AR10">
         <v>1334874.0</v>
       </c>
-      <c r="AO10">
+      <c r="AS10">
         <v>2352577.0</v>
       </c>
-      <c r="AP10">
+      <c r="AT10">
         <v>3606805.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AU10">
         <v>1674048.0</v>
       </c>
-      <c r="AR10">
+      <c r="AV10">
         <v>3173927.0</v>
       </c>
-      <c r="AS10">
+      <c r="AW10">
         <v>3144510.0</v>
       </c>
-      <c r="AT10">
+      <c r="AX10">
         <v>3510936.0</v>
       </c>
-      <c r="AU10">
+      <c r="AY10">
         <v>4309108.0</v>
       </c>
-      <c r="AV10">
+      <c r="AZ10">
         <v>3180644.0</v>
       </c>
-      <c r="AW10">
+      <c r="BA10">
         <v>2924037.0</v>
       </c>
-      <c r="AX10">
+      <c r="BB10">
         <v>1044412.0</v>
       </c>
-      <c r="AY10">
+      <c r="BC10">
         <v>2580715.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BD10">
         <v>21507314.0</v>
       </c>
-      <c r="BA10">
+      <c r="BE10">
         <v>18942337.0</v>
       </c>
-      <c r="BB10">
+      <c r="BF10">
         <v>17413787.0</v>
       </c>
-      <c r="BC10">
+      <c r="BG10">
         <v>16914863.0</v>
       </c>
-      <c r="BD10"/>
-[...3 lines deleted...]
-    <row r="11" spans="1:58">
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+    </row>
+    <row r="11" spans="1:62">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -4869,570 +5221,610 @@
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-    </row>
-    <row r="12" spans="1:58">
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+    </row>
+    <row r="12" spans="1:62">
       <c r="A12" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B12">
+        <v>80455180.0</v>
+      </c>
+      <c r="C12">
+        <v>126366886.0</v>
+      </c>
+      <c r="D12">
         <v>127948011.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>123119137.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>130340546.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>132939963.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>132906616.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>136777581.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>141078801.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>139790431.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>138494958.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>137395481.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>129094316.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>134357332.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>144039545.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>148114627.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>72802165.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>58376458.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>69483876.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>77824572.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>67014362.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>62597292.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>70293519.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>69224274.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>66819810.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>68242958.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>62138855.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>61680472.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>12924869.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>12039520.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>11590831.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
+        <v>12234639.0</v>
+      </c>
+      <c r="AH12">
         <v>16119635.0</v>
       </c>
-      <c r="AF12">
+      <c r="AI12">
+        <v>4273487.0</v>
+      </c>
+      <c r="AJ12">
         <v>3629933.0</v>
       </c>
-      <c r="AG12">
+      <c r="AK12">
         <v>5116868.0</v>
       </c>
-      <c r="AH12">
+      <c r="AL12">
         <v>3157582.0</v>
       </c>
-      <c r="AI12">
+      <c r="AM12">
         <v>3741566.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AN12">
         <v>3167351.0</v>
       </c>
-      <c r="AK12">
+      <c r="AO12">
         <v>4853264.0</v>
       </c>
-      <c r="AL12">
+      <c r="AP12">
         <v>5470439.0</v>
       </c>
-      <c r="AM12">
+      <c r="AQ12">
         <v>5219865.0</v>
       </c>
-      <c r="AN12">
+      <c r="AR12">
         <v>5978726.0</v>
       </c>
-      <c r="AO12">
+      <c r="AS12">
         <v>6925453.0</v>
       </c>
-      <c r="AP12">
+      <c r="AT12">
         <v>8142164.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AU12">
         <v>6620000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AV12">
         <v>8247862.0</v>
       </c>
-      <c r="AS12">
+      <c r="AW12">
         <v>8182648.0</v>
       </c>
-      <c r="AT12">
+      <c r="AX12">
         <v>8603284.0</v>
       </c>
-      <c r="AU12">
+      <c r="AY12">
         <v>9364660.0</v>
       </c>
-      <c r="AV12">
+      <c r="AZ12">
         <v>9239510.0</v>
       </c>
-      <c r="AW12">
+      <c r="BA12">
         <v>14832903.0</v>
       </c>
-      <c r="AX12">
+      <c r="BB12">
         <v>7145335.0</v>
       </c>
-      <c r="AY12">
+      <c r="BC12">
         <v>8681638.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BD12">
         <v>21507314.0</v>
       </c>
-      <c r="BA12">
+      <c r="BE12">
         <v>18942337.0</v>
       </c>
-      <c r="BB12">
+      <c r="BF12">
         <v>17413787.0</v>
       </c>
-      <c r="BC12">
+      <c r="BG12">
         <v>16914863.0</v>
       </c>
-      <c r="BD12"/>
-[...3 lines deleted...]
-    <row r="13" spans="1:58">
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+    </row>
+    <row r="13" spans="1:62">
       <c r="A13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B13">
         <v>263942756.0</v>
       </c>
       <c r="C13">
+        <v>263942756.0</v>
+      </c>
+      <c r="D13">
+        <v>263942756.0</v>
+      </c>
+      <c r="E13">
         <v>269953758.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>263942756.0</v>
       </c>
       <c r="F13">
         <v>263942757.0</v>
       </c>
       <c r="G13">
         <v>263942756.0</v>
       </c>
       <c r="H13">
-        <v>263942756.0</v>
+        <v>263942757.0</v>
       </c>
       <c r="I13">
         <v>263942756.0</v>
       </c>
       <c r="J13">
-        <v>263942757.0</v>
+        <v>263942756.0</v>
       </c>
       <c r="K13">
-        <v>263942757.0</v>
+        <v>263942756.0</v>
       </c>
       <c r="L13">
         <v>263942757.0</v>
       </c>
       <c r="M13">
         <v>263942757.0</v>
       </c>
       <c r="N13">
         <v>263942757.0</v>
       </c>
       <c r="O13">
+        <v>263942757.0</v>
+      </c>
+      <c r="P13">
+        <v>263942757.0</v>
+      </c>
+      <c r="Q13">
         <v>191099433.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>191090774.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>191090774.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>191090773.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>188881025.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>167525780.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>137861356.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>133680926.0</v>
       </c>
       <c r="X13">
         <v>133680926.0</v>
       </c>
       <c r="Y13">
         <v>133680926.0</v>
       </c>
       <c r="Z13">
+        <v>133680926.0</v>
+      </c>
+      <c r="AA13">
+        <v>133680926.0</v>
+      </c>
+      <c r="AB13">
         <v>128573351.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>128573351.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>89877524.0</v>
       </c>
       <c r="AD13">
         <v>89877524.0</v>
       </c>
       <c r="AE13">
         <v>89877524.0</v>
       </c>
       <c r="AF13">
+        <v>89877524.0</v>
+      </c>
+      <c r="AG13">
+        <v>89877524.0</v>
+      </c>
+      <c r="AH13">
+        <v>89877524.0</v>
+      </c>
+      <c r="AI13">
         <v>89212524.0</v>
       </c>
-      <c r="AG13">
+      <c r="AJ13">
         <v>89212524.0</v>
       </c>
-      <c r="AH13">
-[...7 lines deleted...]
-      </c>
       <c r="AK13">
-        <v>75839750.0</v>
+        <v>89212524.0</v>
       </c>
       <c r="AL13">
         <v>75839750.0</v>
       </c>
       <c r="AM13">
         <v>75839750.0</v>
       </c>
       <c r="AN13">
         <v>75839750.0</v>
       </c>
       <c r="AO13">
         <v>75839750.0</v>
       </c>
       <c r="AP13">
+        <v>75839750.0</v>
+      </c>
+      <c r="AQ13">
+        <v>75839750.0</v>
+      </c>
+      <c r="AR13">
+        <v>75839750.0</v>
+      </c>
+      <c r="AS13">
+        <v>75839750.0</v>
+      </c>
+      <c r="AT13">
         <v>69839750.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AU13">
         <v>69839750.0</v>
       </c>
-      <c r="AR13">
+      <c r="AV13">
         <v>69839750.0</v>
       </c>
-      <c r="AS13">
+      <c r="AW13">
         <v>69839750.0</v>
       </c>
-      <c r="AT13">
+      <c r="AX13">
         <v>69090690.0</v>
       </c>
-      <c r="AU13">
+      <c r="AY13">
         <v>67090690.0</v>
       </c>
-      <c r="AV13">
+      <c r="AZ13">
         <v>67090690.0</v>
-      </c>
-[...10 lines deleted...]
-        <v>63490690.0</v>
       </c>
       <c r="BA13">
         <v>63490690.0</v>
       </c>
       <c r="BB13">
         <v>63490690.0</v>
       </c>
       <c r="BC13">
         <v>63490690.0</v>
       </c>
-      <c r="BD13"/>
-[...3 lines deleted...]
-    <row r="14" spans="1:58">
+      <c r="BD13">
+        <v>63490690.0</v>
+      </c>
+      <c r="BE13">
+        <v>63490690.0</v>
+      </c>
+      <c r="BF13">
+        <v>63490690.0</v>
+      </c>
+      <c r="BG13">
+        <v>63490690.0</v>
+      </c>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+    </row>
+    <row r="14" spans="1:62">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14">
         <v>1531096683.0</v>
       </c>
       <c r="C14">
         <v>1531096683.0</v>
       </c>
       <c r="D14">
         <v>1531096683.0</v>
       </c>
       <c r="E14">
         <v>1531096683.0</v>
       </c>
       <c r="F14">
         <v>1531096683.0</v>
       </c>
       <c r="G14">
         <v>1531096683.0</v>
       </c>
       <c r="H14">
         <v>1531096683.0</v>
       </c>
       <c r="I14">
         <v>1531096683.0</v>
       </c>
       <c r="J14">
         <v>1531096683.0</v>
       </c>
       <c r="K14">
         <v>1531096683.0</v>
       </c>
       <c r="L14">
         <v>1531096683.0</v>
       </c>
       <c r="M14">
         <v>1531096683.0</v>
       </c>
       <c r="N14">
+        <v>1531096683.0</v>
+      </c>
+      <c r="O14">
+        <v>1531096683.0</v>
+      </c>
+      <c r="P14">
         <v>221677031.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>355277867.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>2168523079.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>351997386.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>247992799.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>355268674.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>273283661.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>210769631.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>204097591.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>204093495.0</v>
       </c>
       <c r="Y14">
         <v>204093495.0</v>
       </c>
       <c r="Z14">
+        <v>204093495.0</v>
+      </c>
+      <c r="AA14">
+        <v>204093495.0</v>
+      </c>
+      <c r="AB14">
         <v>190856283.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>185539772.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>157724407.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>60085713.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>53929227.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
+        <v>60085722.0</v>
+      </c>
+      <c r="AH14">
         <v>53929227.0</v>
       </c>
-      <c r="AF14">
+      <c r="AI14">
+        <v>52457175.0</v>
+      </c>
+      <c r="AJ14">
         <v>52457115.0</v>
       </c>
-      <c r="AG14">
+      <c r="AK14">
         <v>52457115.0</v>
-      </c>
-[...10 lines deleted...]
-        <v>47332556.0</v>
       </c>
       <c r="AL14">
         <v>47332556.0</v>
       </c>
       <c r="AM14">
+        <v>47332556.0</v>
+      </c>
+      <c r="AN14">
+        <v>47332556.0</v>
+      </c>
+      <c r="AO14">
+        <v>47332556.0</v>
+      </c>
+      <c r="AP14">
+        <v>47332556.0</v>
+      </c>
+      <c r="AQ14">
         <v>48399532.0</v>
       </c>
-      <c r="AN14">
+      <c r="AR14">
         <v>44583040.0</v>
       </c>
-      <c r="AO14">
+      <c r="AS14">
         <v>43639177.0</v>
       </c>
-      <c r="AP14">
+      <c r="AT14">
         <v>43587880.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AU14">
         <v>44525479.0</v>
       </c>
-      <c r="AR14">
+      <c r="AV14">
         <v>42776851.0</v>
       </c>
-      <c r="AS14">
+      <c r="AW14">
         <v>42349095.0</v>
       </c>
-      <c r="AT14">
+      <c r="AX14">
         <v>43120382.0</v>
       </c>
-      <c r="AU14">
+      <c r="AY14">
         <v>42621094.0</v>
       </c>
-      <c r="AV14">
+      <c r="AZ14">
         <v>39625350.0</v>
       </c>
-      <c r="AW14">
+      <c r="BA14">
         <v>39625350.0</v>
       </c>
-      <c r="AX14">
+      <c r="BB14">
         <v>39625350.0</v>
       </c>
-      <c r="AY14">
+      <c r="BC14">
         <v>32884932.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BD14">
         <v>41872156.0</v>
       </c>
-      <c r="BA14">
+      <c r="BE14">
         <v>37669991.0</v>
       </c>
-      <c r="BB14">
+      <c r="BF14">
         <v>39725274.0</v>
       </c>
-      <c r="BC14">
+      <c r="BG14">
         <v>37475680.0</v>
       </c>
-      <c r="BD14">
+      <c r="BH14">
         <v>38756904.0</v>
       </c>
-      <c r="BE14">
+      <c r="BI14">
         <v>40851364.0</v>
       </c>
-      <c r="BF14">
+      <c r="BJ14">
         <v>39175086.0</v>
       </c>
     </row>
-    <row r="15" spans="1:58">
+    <row r="15" spans="1:62">
       <c r="A15" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -5447,122 +5839,130 @@
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
-    </row>
-    <row r="16" spans="1:58">
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+    </row>
+    <row r="16" spans="1:62">
       <c r="A16" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-      <c r="AH16">
-[...4 lines deleted...]
-      </c>
+      <c r="AH16"/>
+      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-      <c r="AL16"/>
-      <c r="AM16"/>
+      <c r="AL16">
+        <v>17388376.0</v>
+      </c>
+      <c r="AM16">
+        <v>15792639.0</v>
+      </c>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
-      <c r="AV16">
-[...1 lines deleted...]
-      </c>
+      <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
-      <c r="AZ16"/>
+      <c r="AZ16">
+        <v>10156518.0</v>
+      </c>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-    </row>
-    <row r="17" spans="1:58">
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+    </row>
+    <row r="17" spans="1:62">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -5577,54 +5977,58 @@
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+    </row>
+    <row r="18" spans="1:62">
       <c r="A18" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -5639,54 +6043,58 @@
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
-    </row>
-    <row r="19" spans="1:58">
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+    </row>
+    <row r="19" spans="1:62">
       <c r="A19" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -5701,54 +6109,58 @@
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+    </row>
+    <row r="20" spans="1:62">
       <c r="A20" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -5763,686 +6175,734 @@
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+    </row>
+    <row r="21" spans="1:62">
       <c r="A21" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>43</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
+        <v>1354503.0</v>
+      </c>
+      <c r="D21">
         <v>1777320.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>2201942.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>2623861.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>3034125.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>18024954.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>16710375.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>17676259.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>18772144.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>19013274.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>19265904.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>22361200.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>22613600.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>22866000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>23118400.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>27297272.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>24179270.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>24192472.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>24149272.0</v>
       </c>
-      <c r="T21"/>
-      <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-      <c r="Z21">
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21">
         <v>21021178.0</v>
       </c>
-      <c r="AA21"/>
-      <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-      <c r="AE21">
-[...1 lines deleted...]
-      </c>
+      <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-      <c r="AH21"/>
-      <c r="AI21"/>
+      <c r="AH21">
+        <v>508244.0</v>
+      </c>
+      <c r="AI21">
+        <v>7607.0</v>
+      </c>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21">
         <v>94000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21">
+        <v>94000.0</v>
+      </c>
+      <c r="AZ21">
         <v>12597211.0</v>
       </c>
-      <c r="AW21">
+      <c r="BA21">
         <v>15135045.0</v>
       </c>
-      <c r="AX21">
+      <c r="BB21">
         <v>18334564.0</v>
       </c>
-      <c r="AY21">
+      <c r="BC21">
         <v>98877.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BD21">
         <v>63874671.0</v>
       </c>
-      <c r="BA21">
+      <c r="BE21">
         <v>85836089.0</v>
       </c>
-      <c r="BB21">
+      <c r="BF21">
         <v>92421405.0</v>
       </c>
-      <c r="BC21">
+      <c r="BG21">
         <v>248160.0</v>
       </c>
-      <c r="BD21"/>
-[...3 lines deleted...]
-    <row r="22" spans="1:58">
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+    </row>
+    <row r="22" spans="1:62">
       <c r="A22" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B22">
+        <v>9908261.0</v>
+      </c>
+      <c r="C22">
+        <v>16252271.0</v>
+      </c>
+      <c r="D22">
         <v>16256103.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>16265153.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>10227191.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>10235777.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>12377007.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>12407740.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>12416988.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>12442215.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>12451755.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>12547686.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>13488181.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>13541338.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>13556367.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>14662365.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>13668129.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>38870775.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>26720580.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>12820493.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>18758275.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>13425037.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>13409558.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>11076439.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>19521659.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>19776263.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>19879680.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>18046212.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>18320081.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>18438143.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>18476604.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
+        <v>18484834.0</v>
+      </c>
+      <c r="AH22">
         <v>18706431.0</v>
       </c>
-      <c r="AF22">
+      <c r="AI22">
+        <v>18151427.0</v>
+      </c>
+      <c r="AJ22">
         <v>1657134.0</v>
       </c>
-      <c r="AG22">
+      <c r="AK22">
         <v>16739210.0</v>
       </c>
-      <c r="AH22">
+      <c r="AL22">
         <v>21756344.0</v>
       </c>
-      <c r="AI22">
+      <c r="AM22">
         <v>15075141.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AN22">
         <v>17181792.0</v>
       </c>
-      <c r="AK22">
+      <c r="AO22">
         <v>17102150.0</v>
       </c>
-      <c r="AL22">
+      <c r="AP22">
         <v>5914610.0</v>
       </c>
-      <c r="AM22">
+      <c r="AQ22">
         <v>14829689.0</v>
       </c>
-      <c r="AN22">
+      <c r="AR22">
         <v>5523166.0</v>
       </c>
-      <c r="AO22">
+      <c r="AS22">
         <v>5074253.0</v>
       </c>
-      <c r="AP22">
+      <c r="AT22">
         <v>5181339.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AU22">
         <v>3859545.0</v>
       </c>
-      <c r="AR22">
+      <c r="AV22">
         <v>4333783.0</v>
       </c>
-      <c r="AS22">
+      <c r="AW22">
         <v>3959182.0</v>
       </c>
-      <c r="AT22">
+      <c r="AX22">
         <v>2138581.0</v>
       </c>
-      <c r="AU22">
+      <c r="AY22">
         <v>1788966.0</v>
       </c>
-      <c r="AV22">
+      <c r="AZ22">
         <v>1426270.0</v>
       </c>
-      <c r="AW22">
+      <c r="BA22">
         <v>1725847.0</v>
       </c>
-      <c r="AX22">
+      <c r="BB22">
         <v>1243572.0</v>
       </c>
-      <c r="AY22">
+      <c r="BC22">
         <v>1299421.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BD22">
         <v>2139681.0</v>
       </c>
-      <c r="BA22">
+      <c r="BE22">
         <v>1782187.0</v>
       </c>
-      <c r="BB22">
+      <c r="BF22">
         <v>1491279.0</v>
       </c>
-      <c r="BC22">
+      <c r="BG22">
         <v>1155569.0</v>
       </c>
-      <c r="BD22"/>
-[...3 lines deleted...]
-    <row r="23" spans="1:58">
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+    </row>
+    <row r="23" spans="1:62">
       <c r="A23" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B23">
+        <v>178261604.0</v>
+      </c>
+      <c r="C23">
+        <v>180763291.0</v>
+      </c>
+      <c r="D23">
         <v>187837959.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>187573947.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>193769686.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>197193921.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>212119545.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>211033597.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>211512604.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>212850287.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>211816075.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>211102659.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>214556434.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>213155790.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>220010196.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>220134406.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>154693155.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>174193510.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>176717660.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>162599278.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>149900081.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>122151602.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>118232456.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>116604876.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>126054271.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>131229476.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>125699439.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>124951131.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>95976665.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>95471913.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>97613677.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
+        <v>102789127.0</v>
+      </c>
+      <c r="AH23">
         <v>101961020.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
+        <v>110390744.0</v>
+      </c>
+      <c r="AJ23">
         <v>107126277.0</v>
       </c>
-      <c r="AG23">
+      <c r="AK23">
         <v>105271514.0</v>
       </c>
-      <c r="AH23">
+      <c r="AL23">
         <v>95540689.0</v>
       </c>
-      <c r="AI23">
+      <c r="AM23">
         <v>95159742.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AN23">
         <v>85888897.0</v>
       </c>
-      <c r="AK23">
+      <c r="AO23">
         <v>86567398.0</v>
       </c>
-      <c r="AL23">
+      <c r="AP23">
         <v>98401156.0</v>
       </c>
-      <c r="AM23">
+      <c r="AQ23">
         <v>91947068.0</v>
       </c>
-      <c r="AN23">
+      <c r="AR23">
         <v>82098176.0</v>
       </c>
-      <c r="AO23">
+      <c r="AS23">
         <v>78497659.0</v>
       </c>
-      <c r="AP23">
+      <c r="AT23">
         <v>74234000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AU23">
         <v>71146612.0</v>
       </c>
-      <c r="AR23">
+      <c r="AV23">
         <v>83910991.0</v>
       </c>
-      <c r="AS23">
+      <c r="AW23">
         <v>80233462.0</v>
       </c>
-      <c r="AT23">
+      <c r="AX23">
         <v>78823045.0</v>
       </c>
-      <c r="AU23">
+      <c r="AY23">
         <v>78279323.0</v>
       </c>
-      <c r="AV23">
+      <c r="AZ23">
         <v>72567019.0</v>
       </c>
-      <c r="AW23">
+      <c r="BA23">
         <v>86346423.0</v>
       </c>
-      <c r="AX23">
+      <c r="BB23">
         <v>125296492.0</v>
       </c>
-      <c r="AY23">
+      <c r="BC23">
         <v>134378920.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BD23">
         <v>126282501.0</v>
       </c>
-      <c r="BA23">
+      <c r="BE23">
         <v>149905879.0</v>
       </c>
-      <c r="BB23">
+      <c r="BF23">
         <v>156116829.0</v>
       </c>
-      <c r="BC23">
+      <c r="BG23">
         <v>150076229.0</v>
       </c>
-      <c r="BD23"/>
-[...3 lines deleted...]
-    <row r="24" spans="1:58">
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+    </row>
+    <row r="24" spans="1:62">
       <c r="A24" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B24">
         <v>16500000.0</v>
       </c>
       <c r="C24">
-        <v>16500000.0</v>
+        <v>33000000.0</v>
       </c>
       <c r="D24">
         <v>16500000.0</v>
       </c>
       <c r="E24">
         <v>16500000.0</v>
       </c>
       <c r="F24">
+        <v>16500000.0</v>
+      </c>
+      <c r="G24">
+        <v>16500000.0</v>
+      </c>
+      <c r="H24">
         <v>0.0</v>
       </c>
-      <c r="G24"/>
-[...3 lines deleted...]
-      </c>
+      <c r="I24"/>
       <c r="J24"/>
       <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24"/>
+      <c r="M24">
         <v>1000000.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24">
         <v>0.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-    </row>
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+    </row>
+    <row r="25" spans="1:62">
       <c r="A25" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>47</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
         <v>16588490.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>16596750.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>16604110.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>16611370.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>122080.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>160770.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>187100.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>189660.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>213640.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>237300.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>189390.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>200960.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>207080.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>213210.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>0.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-    </row>
-    <row r="26" spans="1:58">
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+    </row>
+    <row r="26" spans="1:62">
       <c r="A26" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -6457,54 +6917,58 @@
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+    </row>
+    <row r="27" spans="1:62">
       <c r="A27" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -6519,1243 +6983,1341 @@
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+    </row>
+    <row r="28" spans="1:62">
       <c r="A28" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B28">
+        <v>-58635986.0</v>
+      </c>
+      <c r="C28">
+        <v>-105587709.0</v>
+      </c>
+      <c r="D28">
         <v>-105133059.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>23523088.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>24951787.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>22983815.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>10084408.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-126164672.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-130409318.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-130012883.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>8134208.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>9117559.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>9425807.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>7519491.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>10134046.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>3235184.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>6810214.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>7795207.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>10080011.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-1475021.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-123299.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>4390153.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>8389219.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>9492093.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>9050238.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>10178993.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>7800657.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>3709709.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>6691440.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>2169548.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>4172057.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
+        <v>4835840.0</v>
+      </c>
+      <c r="AH28">
         <v>500255.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
+        <v>5383142.0</v>
+      </c>
+      <c r="AJ28">
         <v>2463799.0</v>
       </c>
-      <c r="AG28">
+      <c r="AK28">
         <v>3362575.0</v>
       </c>
-      <c r="AH28">
+      <c r="AL28">
         <v>6668509.0</v>
       </c>
-      <c r="AI28">
+      <c r="AM28">
         <v>4673226.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AN28">
         <v>8689384.0</v>
       </c>
-      <c r="AK28">
+      <c r="AO28">
         <v>8488723.0</v>
       </c>
-      <c r="AL28">
+      <c r="AP28">
         <v>3380352.0</v>
       </c>
-      <c r="AM28">
+      <c r="AQ28">
         <v>1480622.0</v>
       </c>
-      <c r="AN28">
+      <c r="AR28">
         <v>4183455.0</v>
       </c>
-      <c r="AO28">
+      <c r="AS28">
         <v>2515500.0</v>
       </c>
-      <c r="AP28">
+      <c r="AT28">
         <v>1909445.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AU28">
         <v>4254794.0</v>
       </c>
-      <c r="AR28">
+      <c r="AV28">
         <v>1658085.0</v>
       </c>
-      <c r="AS28">
+      <c r="AW28">
         <v>1642672.0</v>
       </c>
-      <c r="AT28">
+      <c r="AX28">
         <v>1187081.0</v>
       </c>
-      <c r="AU28">
+      <c r="AY28">
         <v>1764736.0</v>
       </c>
-      <c r="AV28">
+      <c r="AZ28">
         <v>2533210.0</v>
       </c>
-      <c r="AW28">
+      <c r="BA28">
         <v>1054817.0</v>
       </c>
-      <c r="AX28">
+      <c r="BB28">
         <v>2111158.0</v>
       </c>
-      <c r="AY28">
+      <c r="BC28">
         <v>1410036.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BD28">
         <v>-15141337.0</v>
       </c>
-      <c r="BA28">
+      <c r="BE28">
         <v>-12901899.0</v>
       </c>
-      <c r="BB28">
+      <c r="BF28">
         <v>-10814768.0</v>
       </c>
-      <c r="BC28">
+      <c r="BG28">
         <v>-11009588.0</v>
       </c>
-      <c r="BD28"/>
-[...3 lines deleted...]
-    <row r="29" spans="1:58">
+      <c r="BH28"/>
+      <c r="BI28"/>
+      <c r="BJ28"/>
+    </row>
+    <row r="29" spans="1:62">
       <c r="A29" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B29">
+        <v>157629918.0</v>
+      </c>
+      <c r="C29">
+        <v>177018584.0</v>
+      </c>
+      <c r="D29">
         <v>164526310.0</v>
       </c>
-      <c r="C29"/>
-      <c r="D29">
+      <c r="E29"/>
+      <c r="F29">
         <v>170839740.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>172777796.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>186353076.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29">
+      <c r="I29"/>
+      <c r="J29">
         <v>188620533.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>190212284.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>189325071.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>189870226.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>197790267.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>189782376.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>202956157.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>122336683.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>122910799.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>128029404.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>129492972.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>125003611.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>128974655.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>97216506.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>96132152.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>92730967.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>104408181.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
-    </row>
-    <row r="30" spans="1:58">
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+    </row>
+    <row r="30" spans="1:62">
       <c r="A30" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B30">
+        <v>39060419.0</v>
+      </c>
+      <c r="C30">
+        <v>20495719.0</v>
+      </c>
+      <c r="D30">
         <v>25435799.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>28816155.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>34421100.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>34086370.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>29631514.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>16710375.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>17676259.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>18955635.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>19635589.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>20677707.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>27770097.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>17604132.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>21046501.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>16774528.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>9204030.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>30418706.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>24764558.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>10096890.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>47852945.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>8026640.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>17942375.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>16243060.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>19070780.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>23433911.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>21021178.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>22855552.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>17221937.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>16517302.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>17763600.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
+        <v>25893348.0</v>
+      </c>
+      <c r="AH30">
         <v>19465413.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
+        <v>32210934.0</v>
+      </c>
+      <c r="AJ30">
         <v>35574853.0</v>
       </c>
-      <c r="AG30">
+      <c r="AK30">
         <v>34978455.0</v>
       </c>
-      <c r="AH30">
+      <c r="AL30">
         <v>5466675.0</v>
       </c>
-      <c r="AI30">
+      <c r="AM30">
         <v>20192408.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AN30">
         <v>25842301.0</v>
       </c>
-      <c r="AK30">
+      <c r="AO30">
         <v>13458266.0</v>
       </c>
-      <c r="AL30">
+      <c r="AP30">
         <v>34480905.0</v>
       </c>
-      <c r="AM30">
+      <c r="AQ30">
         <v>20406627.0</v>
       </c>
-      <c r="AN30">
+      <c r="AR30">
         <v>10792325.0</v>
       </c>
-      <c r="AO30">
+      <c r="AS30">
         <v>9825680.0</v>
       </c>
-      <c r="AP30">
+      <c r="AT30">
         <v>12171074.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AU30">
         <v>7397387.0</v>
       </c>
-      <c r="AR30">
+      <c r="AV30">
         <v>26240308.0</v>
       </c>
-      <c r="AS30">
+      <c r="AW30">
         <v>23039300.0</v>
       </c>
-      <c r="AT30">
+      <c r="AX30">
         <v>21870707.0</v>
       </c>
-      <c r="AU30">
+      <c r="AY30">
         <v>17301237.0</v>
       </c>
-      <c r="AV30">
+      <c r="AZ30">
         <v>12597211.0</v>
       </c>
-      <c r="AW30">
+      <c r="BA30">
         <v>15135045.0</v>
       </c>
-      <c r="AX30">
+      <c r="BB30">
         <v>18334564.0</v>
       </c>
-      <c r="AY30"/>
-      <c r="AZ30">
+      <c r="BC30"/>
+      <c r="BD30">
         <v>63874671.0</v>
       </c>
-      <c r="BA30">
+      <c r="BE30">
         <v>85836089.0</v>
       </c>
-      <c r="BB30">
+      <c r="BF30">
         <v>92421405.0</v>
       </c>
-      <c r="BC30">
+      <c r="BG30">
         <v>88839031.0</v>
       </c>
-      <c r="BD30"/>
-[...3 lines deleted...]
-    <row r="31" spans="1:58">
+      <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+    </row>
+    <row r="31" spans="1:62">
       <c r="A31" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>162335426.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>166060369.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>167168776.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>167924989.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
-    </row>
-    <row r="32" spans="1:58">
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+    </row>
+    <row r="32" spans="1:62">
       <c r="A32" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B32">
+        <v>110547694.0</v>
+      </c>
+      <c r="C32">
+        <v>138039872.0</v>
+      </c>
+      <c r="D32">
         <v>139477933.0</v>
       </c>
-      <c r="C32"/>
-      <c r="D32">
+      <c r="E32"/>
+      <c r="F32">
         <v>142791268.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>144568876.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>138461211.0</v>
       </c>
-      <c r="G32"/>
-      <c r="H32">
+      <c r="I32"/>
+      <c r="J32">
         <v>140381074.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>141124861.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>141588850.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>140293232.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>144317159.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>150895010.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>151571027.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>72891288.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>67067143.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>72516065.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>72654911.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>72788924.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>103624352.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>74988613.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>69866654.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>63352794.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>76533403.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
-    </row>
-    <row r="33" spans="1:58">
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+    </row>
+    <row r="33" spans="1:62">
       <c r="A33" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B33">
+        <v>40957392.0</v>
+      </c>
+      <c r="C33">
+        <v>17648415.0</v>
+      </c>
+      <c r="D33">
         <v>18198046.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>19373501.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>18780849.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>19931811.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>36986338.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>38295874.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>37732227.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>39475798.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>39196392.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>40278116.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>44203840.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>39032310.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>39420114.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>40290432.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>47837077.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>46527572.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>47059378.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>44951716.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>16338570.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>16205871.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>16587004.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>18763485.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>18441605.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>19776341.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>20365902.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>20088969.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>39585010.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>40807885.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>42282231.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
+        <v>45179633.0</v>
+      </c>
+      <c r="AH33">
         <v>43677699.0</v>
       </c>
-      <c r="AF33">
+      <c r="AI33">
+        <v>51361639.0</v>
+      </c>
+      <c r="AJ33">
         <v>49924337.0</v>
       </c>
-      <c r="AG33">
+      <c r="AK33">
         <v>43838594.0</v>
       </c>
-      <c r="AH33">
+      <c r="AL33">
         <v>44308912.0</v>
       </c>
-      <c r="AI33">
+      <c r="AM33">
         <v>44913109.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AN33">
         <v>38831406.0</v>
       </c>
-      <c r="AK33">
+      <c r="AO33">
         <v>38571136.0</v>
       </c>
-      <c r="AL33">
+      <c r="AP33">
         <v>50367352.0</v>
       </c>
-      <c r="AM33">
+      <c r="AQ33">
         <v>40702644.0</v>
       </c>
-      <c r="AN33">
+      <c r="AR33">
         <v>55723293.0</v>
       </c>
-      <c r="AO33">
+      <c r="AS33">
         <v>53288841.0</v>
       </c>
-      <c r="AP33">
+      <c r="AT33">
         <v>45401997.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AU33">
         <v>46230224.0</v>
       </c>
-      <c r="AR33">
+      <c r="AV33">
         <v>45089038.0</v>
       </c>
-      <c r="AS33">
+      <c r="AW33">
         <v>45052332.0</v>
       </c>
-      <c r="AT33">
+      <c r="AX33">
         <v>46210473.0</v>
       </c>
-      <c r="AU33">
+      <c r="AY33">
         <v>45623897.0</v>
       </c>
-      <c r="AV33">
+      <c r="AZ33">
         <v>49304028.0</v>
       </c>
-      <c r="AW33">
+      <c r="BA33">
         <v>54652628.0</v>
       </c>
-      <c r="AX33">
+      <c r="BB33">
         <v>51584318.0</v>
       </c>
-      <c r="AY33">
+      <c r="BC33">
         <v>51240879.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BD33">
         <v>38760835.0</v>
       </c>
-      <c r="BA33">
+      <c r="BE33">
         <v>43345266.0</v>
       </c>
-      <c r="BB33">
+      <c r="BF33">
         <v>44790358.0</v>
       </c>
-      <c r="BC33">
+      <c r="BG33">
         <v>39922430.0</v>
       </c>
-      <c r="BD33"/>
-[...3 lines deleted...]
-    <row r="34" spans="1:58">
+      <c r="BH33"/>
+      <c r="BI33"/>
+      <c r="BJ33"/>
+    </row>
+    <row r="34" spans="1:62">
       <c r="A34" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B34"/>
-      <c r="C34"/>
+      <c r="C34">
+        <v>-16500000.0</v>
+      </c>
       <c r="D34"/>
-      <c r="E34">
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34">
         <v>-1.0</v>
       </c>
-      <c r="F34"/>
-      <c r="G34"/>
       <c r="H34"/>
-      <c r="I34">
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34">
         <v>1.0</v>
       </c>
-      <c r="J34"/>
-[...1 lines deleted...]
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34">
         <v>1.0</v>
       </c>
-      <c r="M34"/>
-      <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
-      <c r="R34">
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34">
         <v>1.0</v>
       </c>
-      <c r="S34"/>
-      <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
-    </row>
-    <row r="35" spans="1:58">
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+    </row>
+    <row r="35" spans="1:62">
       <c r="A35" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B35">
+        <v>16573332.0</v>
+      </c>
+      <c r="C35">
+        <v>16580952.0</v>
+      </c>
+      <c r="D35">
         <v>16588485.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>16596749.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>16604105.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>16611372.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>124573.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>133395.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>139314.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>132736.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>146074.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>160766.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>187096.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>189655.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>213639.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>237301.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>189390.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>200956.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>207082.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>213205.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>1.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="W35">
         <v>0.0</v>
       </c>
       <c r="X35">
         <v>0.0</v>
       </c>
       <c r="Y35">
+        <v>0.0</v>
+      </c>
+      <c r="Z35">
+        <v>0.0</v>
+      </c>
+      <c r="AA35">
         <v>1.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>1.0</v>
       </c>
-      <c r="AA35"/>
-      <c r="AB35">
+      <c r="AC35"/>
+      <c r="AD35">
         <v>-1.0</v>
       </c>
-      <c r="AC35"/>
-[...1 lines deleted...]
-      <c r="AE35">
+      <c r="AE35"/>
+      <c r="AF35"/>
+      <c r="AG35">
+        <v>2059062.0</v>
+      </c>
+      <c r="AH35">
         <v>1.0</v>
       </c>
-      <c r="AF35">
+      <c r="AI35">
+        <v>1951335.0</v>
+      </c>
+      <c r="AJ35">
         <v>13156.0</v>
       </c>
-      <c r="AG35">
+      <c r="AK35">
         <v>42936.0</v>
       </c>
-      <c r="AH35">
+      <c r="AL35">
         <v>117144.0</v>
       </c>
-      <c r="AI35">
+      <c r="AM35">
         <v>145959.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AN35">
         <v>145959.0</v>
       </c>
-      <c r="AK35">
+      <c r="AO35">
         <v>145959.0</v>
       </c>
-      <c r="AL35">
+      <c r="AP35">
         <v>133186.0</v>
       </c>
-      <c r="AM35">
+      <c r="AQ35">
         <v>263226.0</v>
       </c>
-      <c r="AN35">
+      <c r="AR35">
         <v>294436.0</v>
       </c>
-      <c r="AO35">
+      <c r="AS35">
         <v>289804.0</v>
       </c>
-      <c r="AP35">
+      <c r="AT35">
         <v>267367.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AU35">
         <v>316338.0</v>
       </c>
-      <c r="AR35">
+      <c r="AV35">
         <v>327912.0</v>
       </c>
-      <c r="AS35">
+      <c r="AW35">
         <v>358185.0</v>
       </c>
-      <c r="AT35">
+      <c r="AX35">
         <v>311412.0</v>
       </c>
-      <c r="AU35">
+      <c r="AY35">
         <v>244597.0</v>
       </c>
-      <c r="AV35">
+      <c r="AZ35">
         <v>-1.0</v>
       </c>
-      <c r="AW35"/>
-[...1 lines deleted...]
-      <c r="AY35">
+      <c r="BA35"/>
+      <c r="BB35"/>
+      <c r="BC35">
         <v>38125.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BD35">
         <v>23329.0</v>
       </c>
-      <c r="BA35">
+      <c r="BE35">
         <v>32332.0</v>
       </c>
-      <c r="BB35">
+      <c r="BF35">
         <v>156295.0</v>
       </c>
-      <c r="BC35">
+      <c r="BG35">
         <v>173821.0</v>
       </c>
-      <c r="BD35"/>
-[...3 lines deleted...]
-    <row r="36" spans="1:58">
+      <c r="BH35"/>
+      <c r="BI35"/>
+      <c r="BJ35"/>
+    </row>
+    <row r="36" spans="1:62">
       <c r="A36" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B36"/>
-      <c r="C36"/>
+      <c r="C36">
+        <v>7167579.0</v>
+      </c>
       <c r="D36">
+        <v>7236257.0</v>
+      </c>
+      <c r="E36"/>
+      <c r="F36">
         <v>7984291.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>135148214.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>8670536.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>18277583.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>18530214.0</v>
       </c>
-      <c r="I36">
-[...2 lines deleted...]
-      <c r="J36">
+      <c r="K36">
+        <v>10105035.0</v>
+      </c>
+      <c r="L36">
         <v>141287731.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>140351949.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>132426003.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>225642.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>145238579.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>144901575.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>74105555.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>119477018.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>72807818.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>143888518.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>-2.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>61358827.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>78439901.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>70532259.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>66828827.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>68255411.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>61350859.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>62109044.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>34604548.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>33741027.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>32950764.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
+        <v>2271821.0</v>
+      </c>
+      <c r="AH36">
         <v>35683343.0</v>
       </c>
-      <c r="AF36">
+      <c r="AI36"/>
+      <c r="AJ36">
         <v>30695376.0</v>
       </c>
-      <c r="AG36">
+      <c r="AK36">
         <v>20820372.0</v>
       </c>
-      <c r="AH36">
+      <c r="AL36">
         <v>21079433.0</v>
       </c>
-      <c r="AI36">
+      <c r="AM36">
         <v>21241374.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AN36">
         <v>3192442.0</v>
       </c>
-      <c r="AK36">
+      <c r="AO36">
         <v>4659104.0</v>
       </c>
-      <c r="AL36">
+      <c r="AP36">
         <v>5219911.0</v>
       </c>
-      <c r="AM36">
+      <c r="AQ36">
         <v>5219911.0</v>
       </c>
-      <c r="AN36">
+      <c r="AR36">
         <v>5011748.0</v>
       </c>
-      <c r="AO36">
+      <c r="AS36">
         <v>4940772.0</v>
       </c>
-      <c r="AP36">
+      <c r="AT36">
         <v>4903255.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AU36">
         <v>5303820.0</v>
       </c>
-      <c r="AR36">
+      <c r="AV36">
         <v>5441831.0</v>
       </c>
-      <c r="AS36">
+      <c r="AW36">
         <v>5406034.0</v>
       </c>
-      <c r="AT36">
+      <c r="AX36">
         <v>5460242.0</v>
       </c>
-      <c r="AU36">
+      <c r="AY36">
         <v>5423448.0</v>
       </c>
-      <c r="AV36">
+      <c r="AZ36">
         <v>6569289.0</v>
       </c>
-      <c r="AW36">
+      <c r="BA36">
         <v>12419289.0</v>
       </c>
-      <c r="AX36">
+      <c r="BB36">
         <v>6611346.0</v>
       </c>
-      <c r="AY36">
+      <c r="BC36">
         <v>6611346.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BD36">
         <v>19975158.0</v>
       </c>
-      <c r="BA36">
+      <c r="BE36">
         <v>24270676.0</v>
       </c>
-      <c r="BB36">
+      <c r="BF36">
         <v>25613370.0</v>
       </c>
-      <c r="BC36">
+      <c r="BG36">
         <v>20509555.0</v>
       </c>
-      <c r="BD36"/>
-[...3 lines deleted...]
-    <row r="37" spans="1:58">
+      <c r="BH36"/>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+    </row>
+    <row r="37" spans="1:62">
       <c r="A37" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      <c r="D37"/>
+        <v>59</v>
+      </c>
+      <c r="B37">
+        <v>-982957.0</v>
+      </c>
+      <c r="C37">
+        <v>-743680.0</v>
+      </c>
+      <c r="D37">
+        <v>-743005.0</v>
+      </c>
       <c r="E37"/>
-      <c r="F37"/>
-      <c r="G37"/>
+      <c r="F37">
+        <v>-724831.0</v>
+      </c>
+      <c r="G37">
+        <v>-740257.0</v>
+      </c>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
@@ -7763,482 +8325,518 @@
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
-    </row>
-    <row r="38" spans="1:58">
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+    </row>
+    <row r="38" spans="1:62">
       <c r="A38" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
-[...1 lines deleted...]
-      </c>
+      <c r="G38"/>
       <c r="H38"/>
       <c r="I38">
         <v>1.0</v>
       </c>
       <c r="J38"/>
       <c r="K38">
+        <v>1.0</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38">
         <v>3425467.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>1.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>3536542.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>3536542.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3555610.0</v>
       </c>
       <c r="R38">
         <v>3555610.0</v>
       </c>
       <c r="S38">
         <v>3555610.0</v>
       </c>
       <c r="T38">
         <v>3555610.0</v>
       </c>
       <c r="U38">
+        <v>3555610.0</v>
+      </c>
+      <c r="V38">
+        <v>3555610.0</v>
+      </c>
+      <c r="W38">
         <v>-2.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>-1.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>3555610.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>3555610.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>1.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>1.0</v>
       </c>
-      <c r="AA38"/>
-      <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
-      <c r="AG38">
-[...1 lines deleted...]
-      </c>
+      <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
-      <c r="AK38"/>
+      <c r="AK38">
+        <v>-1.0</v>
+      </c>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
-    </row>
-    <row r="39" spans="1:58">
+      <c r="BG38"/>
+      <c r="BH38"/>
+      <c r="BI38"/>
+      <c r="BJ38"/>
+    </row>
+    <row r="39" spans="1:62">
       <c r="A39" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B39"/>
+        <v>61</v>
+      </c>
+      <c r="B39">
+        <v>7880351.0</v>
+      </c>
       <c r="C39"/>
       <c r="D39"/>
-      <c r="E39"/>
+      <c r="E39">
+        <v>1.0</v>
+      </c>
       <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39"/>
+      <c r="H39">
         <v>32948.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>6842026.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>2608329.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>2186207.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>2037381.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>203669.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>-1.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>8620678.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>1947669.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>17066982.0</v>
       </c>
-      <c r="P39"/>
-      <c r="Q39">
+      <c r="R39">
+        <v>20385784.0</v>
+      </c>
+      <c r="S39">
         <v>-1.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>8651627.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>27002497.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>2.0</v>
       </c>
-      <c r="U39"/>
-      <c r="V39">
+      <c r="W39"/>
+      <c r="X39">
         <v>1.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>17177497.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>2200417.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>2225893.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>6957572.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>25135478.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>7924768.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>7669063.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>7500411.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
+        <v>996672.0</v>
+      </c>
+      <c r="AH39">
         <v>3991842.0</v>
       </c>
-      <c r="AF39">
+      <c r="AI39">
+        <v>4393257.0</v>
+      </c>
+      <c r="AJ39">
         <v>16340020.0</v>
       </c>
-      <c r="AG39">
+      <c r="AK39">
         <v>4598388.0</v>
       </c>
-      <c r="AH39">
+      <c r="AL39">
         <v>20851176.0</v>
       </c>
-      <c r="AI39">
+      <c r="AM39">
         <v>30623409.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AN39">
         <v>866047.0</v>
       </c>
-      <c r="AK39">
+      <c r="AO39">
         <v>3954159.0</v>
       </c>
-      <c r="AL39">
+      <c r="AP39">
         <v>2167850.0</v>
       </c>
-      <c r="AM39">
+      <c r="AQ39">
         <v>31194870.0</v>
       </c>
-      <c r="AN39">
+      <c r="AR39">
         <v>4080666.0</v>
       </c>
-      <c r="AO39">
+      <c r="AS39">
         <v>3383432.0</v>
       </c>
-      <c r="AP39">
+      <c r="AT39">
         <v>3337425.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AU39">
         <v>7039457.0</v>
       </c>
-      <c r="AR39">
+      <c r="AV39">
         <v>26240308.0</v>
       </c>
-      <c r="AS39">
+      <c r="AW39">
         <v>23039300.0</v>
       </c>
-      <c r="AT39">
+      <c r="AX39">
         <v>21870707.0</v>
       </c>
-      <c r="AU39">
+      <c r="AY39">
         <v>4200563.0</v>
       </c>
-      <c r="AV39">
+      <c r="AZ39">
         <v>12597211.0</v>
       </c>
-      <c r="AW39">
+      <c r="BA39">
         <v>15135045.0</v>
       </c>
-      <c r="AX39">
+      <c r="BB39">
         <v>46988703.0</v>
       </c>
-      <c r="AY39">
+      <c r="BC39">
         <v>73156982.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BD39">
         <v>63874671.0</v>
       </c>
-      <c r="BA39">
+      <c r="BE39">
         <v>85836089.0</v>
       </c>
-      <c r="BB39">
+      <c r="BF39">
         <v>92421405.0</v>
       </c>
-      <c r="BC39">
+      <c r="BG39">
         <v>3244336.0</v>
       </c>
-      <c r="BD39"/>
-[...3 lines deleted...]
-    <row r="40" spans="1:58">
+      <c r="BH39"/>
+      <c r="BI39"/>
+      <c r="BJ39"/>
+    </row>
+    <row r="40" spans="1:62">
       <c r="A40" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B40">
+        <v>12362301.0</v>
+      </c>
+      <c r="C40">
+        <v>11046906.0</v>
+      </c>
+      <c r="D40">
         <v>12458716.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>12409391.0</v>
       </c>
-      <c r="D40">
-[...2 lines deleted...]
-      <c r="E40">
+      <c r="F40">
+        <v>25615019.0</v>
+      </c>
+      <c r="G40">
         <v>13190867.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>12505911.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>12062063.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>11812945.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>10629623.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>10886830.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>12049740.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>9802627.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>9945093.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>9835069.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>86448856.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>18885213.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>34189805.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>33098756.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>19591217.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>17080366.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>17576017.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>18128069.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>19647135.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>17045732.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>16807346.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>16758260.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>17192657.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>21764744.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>21799973.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>21840569.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
+        <v>19831847.0</v>
+      </c>
+      <c r="AH40">
         <v>21988384.0</v>
       </c>
-      <c r="AF40">
+      <c r="AI40">
+        <v>20969588.0</v>
+      </c>
+      <c r="AJ40">
         <v>20929622.0</v>
       </c>
-      <c r="AG40">
+      <c r="AK40">
         <v>18386551.0</v>
       </c>
-      <c r="AH40">
+      <c r="AL40">
         <v>22952606.0</v>
       </c>
-      <c r="AI40">
+      <c r="AM40">
         <v>809366.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AN40">
         <v>12104945.0</v>
       </c>
-      <c r="AK40">
+      <c r="AO40">
         <v>15145639.0</v>
       </c>
-      <c r="AL40">
+      <c r="AP40">
         <v>30886646.0</v>
       </c>
-      <c r="AM40">
+      <c r="AQ40">
         <v>29576660.0</v>
       </c>
-      <c r="AN40">
+      <c r="AR40">
         <v>20904744.0</v>
       </c>
-      <c r="AO40">
+      <c r="AS40">
         <v>12943914.0</v>
       </c>
-      <c r="AP40">
+      <c r="AT40">
         <v>12525531.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AU40">
         <v>12236465.0</v>
       </c>
-      <c r="AR40">
+      <c r="AV40">
         <v>17165594.0</v>
       </c>
-      <c r="AS40">
+      <c r="AW40">
         <v>17340598.0</v>
       </c>
-      <c r="AT40">
+      <c r="AX40">
         <v>15316664.0</v>
       </c>
-      <c r="AU40">
+      <c r="AY40">
         <v>17311431.0</v>
       </c>
-      <c r="AV40">
+      <c r="AZ40">
         <v>10156517.0</v>
       </c>
-      <c r="AW40">
+      <c r="BA40">
         <v>14800452.0</v>
       </c>
-      <c r="AX40">
+      <c r="BB40">
         <v>53303440.0</v>
       </c>
-      <c r="AY40">
+      <c r="BC40">
         <v>56347652.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BD40">
         <v>23920837.0</v>
       </c>
-      <c r="BA40">
+      <c r="BE40">
         <v>19254863.0</v>
       </c>
-      <c r="BB40">
+      <c r="BF40">
         <v>22432092.0</v>
       </c>
-      <c r="BC40">
+      <c r="BG40">
         <v>19826923.0</v>
       </c>
-      <c r="BD40"/>
-[...3 lines deleted...]
-    <row r="41" spans="1:58">
+      <c r="BH40"/>
+      <c r="BI40"/>
+      <c r="BJ40"/>
+    </row>
+    <row r="41" spans="1:62">
       <c r="A41" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
@@ -8253,224 +8851,240 @@
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
-    </row>
-    <row r="42" spans="1:58">
+      <c r="BG41"/>
+      <c r="BH41"/>
+      <c r="BI41"/>
+      <c r="BJ41"/>
+    </row>
+    <row r="42" spans="1:62">
       <c r="A42" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B42">
+        <v>5669119.0</v>
+      </c>
+      <c r="C42">
+        <v>5669120.0</v>
+      </c>
+      <c r="D42">
         <v>5669118.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>5669118.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>11918784.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>11887065.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>11566487.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5669119.0</v>
       </c>
       <c r="I42">
         <v>5669119.0</v>
       </c>
       <c r="J42">
+        <v>5669119.0</v>
+      </c>
+      <c r="K42">
+        <v>5669119.0</v>
+      </c>
+      <c r="L42">
         <v>5669118.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5669119.0</v>
       </c>
       <c r="M42">
         <v>5669118.0</v>
       </c>
       <c r="N42">
+        <v>5669119.0</v>
+      </c>
+      <c r="O42">
         <v>5669118.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6547891.0</v>
       </c>
       <c r="P42">
         <v>5669118.0</v>
       </c>
       <c r="Q42">
-        <v>21602467.0</v>
+        <v>6547891.0</v>
       </c>
       <c r="R42">
         <v>5669118.0</v>
       </c>
       <c r="S42">
         <v>21602467.0</v>
       </c>
       <c r="T42">
         <v>5669118.0</v>
       </c>
       <c r="U42">
-        <v>5669118.0</v>
+        <v>21602467.0</v>
       </c>
       <c r="V42">
         <v>5669118.0</v>
       </c>
       <c r="W42">
-        <v>5046644.0</v>
+        <v>5669118.0</v>
       </c>
       <c r="X42">
         <v>5669118.0</v>
       </c>
       <c r="Y42">
+        <v>5046644.0</v>
+      </c>
+      <c r="Z42">
         <v>5669118.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
+        <v>5669118.0</v>
+      </c>
+      <c r="AB42">
         <v>22292898.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>22408468.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>17382906.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>18094038.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>18077897.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
+        <v>17665591.0</v>
+      </c>
+      <c r="AH42">
         <v>22531772.0</v>
       </c>
-      <c r="AF42">
+      <c r="AI42">
+        <v>23797472.0</v>
+      </c>
+      <c r="AJ42">
         <v>23160291.0</v>
       </c>
-      <c r="AG42">
+      <c r="AK42">
         <v>23216918.0</v>
       </c>
-      <c r="AH42">
+      <c r="AL42">
         <v>23385642.0</v>
       </c>
-      <c r="AI42">
+      <c r="AM42">
         <v>23471324.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AN42">
         <v>13113034.0</v>
       </c>
-      <c r="AK42">
+      <c r="AO42">
         <v>13113034.0</v>
       </c>
-      <c r="AL42">
+      <c r="AP42">
         <v>13113034.0</v>
       </c>
-      <c r="AM42">
+      <c r="AQ42">
         <v>13383357.0</v>
       </c>
-      <c r="AN42">
+      <c r="AR42">
         <v>14015210.0</v>
       </c>
-      <c r="AO42">
+      <c r="AS42">
         <v>15816531.0</v>
       </c>
-      <c r="AP42">
+      <c r="AT42">
         <v>14214675.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AU42">
         <v>13320166.0</v>
       </c>
-      <c r="AR42">
+      <c r="AV42">
         <v>15840309.0</v>
       </c>
-      <c r="AS42">
+      <c r="AW42">
         <v>14361208.0</v>
       </c>
-      <c r="AT42">
+      <c r="AX42">
         <v>15374276.0</v>
       </c>
-      <c r="AU42">
+      <c r="AY42">
         <v>14303990.0</v>
       </c>
-      <c r="AV42">
+      <c r="AZ42">
         <v>13497524.0</v>
       </c>
-      <c r="AW42">
+      <c r="BA42">
         <v>13251215.0</v>
       </c>
-      <c r="AX42">
+      <c r="BB42">
         <v>13768578.0</v>
       </c>
-      <c r="AY42">
+      <c r="BC42">
         <v>13462213.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BD42">
         <v>786118.0</v>
       </c>
-      <c r="BA42">
+      <c r="BE42">
         <v>2363968.0</v>
       </c>
-      <c r="BB42">
+      <c r="BF42">
         <v>2767446.0</v>
       </c>
-      <c r="BC42">
+      <c r="BG42">
         <v>260320.0</v>
       </c>
-      <c r="BD42"/>
-[...3 lines deleted...]
-    <row r="43" spans="1:58">
+      <c r="BH42"/>
+      <c r="BI42"/>
+      <c r="BJ42"/>
+    </row>
+    <row r="43" spans="1:62">
       <c r="A43" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -8485,54 +9099,58 @@
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
-    </row>
-    <row r="44" spans="1:58">
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+    </row>
+    <row r="44" spans="1:62">
       <c r="A44" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -8547,576 +9165,616 @@
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
-    </row>
-    <row r="45" spans="1:58">
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+    </row>
+    <row r="45" spans="1:62">
       <c r="A45" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B45">
+        <v>91670.0</v>
+      </c>
+      <c r="C45">
+        <v>9126333.0</v>
+      </c>
+      <c r="D45">
         <v>9184466.0</v>
       </c>
-      <c r="C45"/>
-      <c r="D45">
+      <c r="E45"/>
+      <c r="F45">
         <v>8172697.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>8239108.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>10290848.0</v>
       </c>
-      <c r="G45"/>
-      <c r="H45">
+      <c r="I45"/>
+      <c r="J45">
         <v>10502345.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>10598620.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>10706868.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>14405674.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>9255241.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>225642.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>9531715.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
-    </row>
-    <row r="46" spans="1:58">
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+    </row>
+    <row r="46" spans="1:62">
       <c r="A46" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B46">
+        <v>91670.0</v>
+      </c>
+      <c r="C46">
+        <v>9126333.0</v>
+      </c>
+      <c r="D46">
         <v>9184466.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>9328624.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>8172697.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>8239108.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>10290848.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>10418623.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>10502345.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>10598620.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>10706868.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>10836165.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>9255241.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>9170669.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>9531715.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>9665043.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>9952314.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>10218671.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>9793843.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>9840981.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>8931233.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>8982206.0</v>
       </c>
-      <c r="V46"/>
-      <c r="W46">
+      <c r="X46"/>
+      <c r="Y46">
         <v>8904000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>9031002.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>9033043.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>8793426.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>10667763.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>8936444.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>9013521.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>9111076.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
+        <v>14933823.0</v>
+      </c>
+      <c r="AH46">
         <v>9289315.0</v>
       </c>
-      <c r="AF46">
+      <c r="AI46">
+        <v>22417740.0</v>
+      </c>
+      <c r="AJ46">
         <v>16075332.0</v>
       </c>
-      <c r="AG46">
+      <c r="AK46">
         <v>16184636.0</v>
       </c>
-      <c r="AH46">
+      <c r="AL46">
         <v>16605751.0</v>
       </c>
-      <c r="AI46">
+      <c r="AM46">
         <v>16734559.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AN46">
         <v>23771989.0</v>
       </c>
-      <c r="AK46">
+      <c r="AO46">
         <v>23777906.0</v>
       </c>
-      <c r="AL46">
+      <c r="AP46">
         <v>33662469.0</v>
       </c>
-      <c r="AM46">
+      <c r="AQ46">
         <v>23877336.0</v>
       </c>
-      <c r="AN46">
+      <c r="AR46">
         <v>33652355.0</v>
       </c>
-      <c r="AO46">
+      <c r="AS46">
         <v>33418088.0</v>
       </c>
-      <c r="AP46">
+      <c r="AT46">
         <v>23129533.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AU46">
         <v>23217462.0</v>
       </c>
-      <c r="AR46">
+      <c r="AV46">
         <v>23220376.0</v>
       </c>
-      <c r="AS46">
+      <c r="AW46">
         <v>22572683.0</v>
       </c>
-      <c r="AT46">
+      <c r="AX46">
         <v>22557137.0</v>
       </c>
-      <c r="AU46">
+      <c r="AY46">
         <v>23404329.0</v>
       </c>
-      <c r="AV46">
+      <c r="AZ46">
         <v>22292334.0</v>
       </c>
-      <c r="AW46">
+      <c r="BA46">
         <v>21968538.0</v>
       </c>
-      <c r="AX46">
+      <c r="BB46">
         <v>22470051.0</v>
       </c>
-      <c r="AY46">
+      <c r="BC46">
         <v>22575402.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BD46">
         <v>10143502.0</v>
       </c>
-      <c r="BA46">
+      <c r="BE46">
         <v>10367474.0</v>
       </c>
-      <c r="BB46">
+      <c r="BF46">
         <v>10359876.0</v>
       </c>
-      <c r="BC46">
+      <c r="BG46">
         <v>10555548.0</v>
       </c>
-      <c r="BD46"/>
-[...3 lines deleted...]
-    <row r="47" spans="1:58">
+      <c r="BH46"/>
+      <c r="BI46"/>
+      <c r="BJ46"/>
+    </row>
+    <row r="47" spans="1:62">
       <c r="A47" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>69</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
         <v>9184470.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>9328620.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>8172700.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>8239110.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>8322990.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>10836170.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>9255240.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>9396310.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>9531720.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>9665040.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>9952310.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>10218670.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>9793840.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>9840980.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>8931230.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>8982210.0</v>
       </c>
-      <c r="V47"/>
-      <c r="W47">
+      <c r="X47"/>
+      <c r="Y47">
         <v>9023530.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>9031000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>9033040.0</v>
       </c>
-      <c r="Z47"/>
-      <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
-    </row>
-    <row r="48" spans="1:58">
+      <c r="BG47"/>
+      <c r="BH47"/>
+      <c r="BI47"/>
+      <c r="BJ47"/>
+    </row>
+    <row r="48" spans="1:62">
       <c r="A48" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B48">
+        <v>-133664691.0</v>
+      </c>
+      <c r="C48">
+        <v>-129843560.0</v>
+      </c>
+      <c r="D48">
         <v>-127842120.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-133225150.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-130168698.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-127200249.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-100001146.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-98853878.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-97380774.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-94940227.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-94898435.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-95139093.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-87183046.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-85834841.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-84823041.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-83955555.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-98624418.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-93962709.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-93148438.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-93072511.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-69783311.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-68899357.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-69279229.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-73247884.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-61042613.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-57758261.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-56001454.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-55752462.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-45609747.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-44319644.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-42503107.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
+        <v>-36993153.0</v>
+      </c>
+      <c r="AH48">
         <v>-40221271.0</v>
       </c>
-      <c r="AF48">
+      <c r="AI48">
+        <v>-36718210.0</v>
+      </c>
+      <c r="AJ48">
         <v>-36814017.0</v>
       </c>
-      <c r="AG48">
+      <c r="AK48">
         <v>-36812687.0</v>
       </c>
-      <c r="AH48">
+      <c r="AL48">
         <v>-36967373.0</v>
       </c>
-      <c r="AI48">
+      <c r="AM48">
         <v>-37069518.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AN48">
         <v>-25833734.0</v>
       </c>
-      <c r="AK48">
+      <c r="AO48">
         <v>-27773980.0</v>
       </c>
-      <c r="AL48">
+      <c r="AP48">
         <v>-29500409.0</v>
       </c>
-      <c r="AM48">
+      <c r="AQ48">
         <v>-32064549.0</v>
       </c>
-      <c r="AN48">
+      <c r="AR48">
         <v>-35553231.0</v>
       </c>
-      <c r="AO48">
+      <c r="AS48">
         <v>-35475452.0</v>
       </c>
-      <c r="AP48">
+      <c r="AT48">
         <v>-35882533.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AU48">
         <v>-36037234.0</v>
       </c>
-      <c r="AR48">
+      <c r="AV48">
         <v>-36728547.0</v>
       </c>
-      <c r="AS48">
+      <c r="AW48">
         <v>-36842157.0</v>
       </c>
-      <c r="AT48">
+      <c r="AX48">
         <v>-37037739.0</v>
       </c>
-      <c r="AU48">
+      <c r="AY48">
         <v>-37278306.0</v>
       </c>
-      <c r="AV48">
+      <c r="AZ48">
         <v>-38796945.0</v>
       </c>
-      <c r="AW48">
+      <c r="BA48">
         <v>-39328783.0</v>
       </c>
-      <c r="AX48">
+      <c r="BB48">
         <v>-42726363.0</v>
       </c>
-      <c r="AY48">
+      <c r="BC48">
         <v>-42438292.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BD48">
         <v>-37406417.0</v>
       </c>
-      <c r="BA48">
+      <c r="BE48">
         <v>-9690002.0</v>
       </c>
-      <c r="BB48">
+      <c r="BF48">
         <v>-10052146.0</v>
       </c>
-      <c r="BC48">
+      <c r="BG48">
         <v>-16544527.0</v>
       </c>
-      <c r="BD48"/>
-[...3 lines deleted...]
-    <row r="49" spans="1:58">
+      <c r="BH48"/>
+      <c r="BI48"/>
+      <c r="BJ48"/>
+    </row>
+    <row r="49" spans="1:62">
       <c r="A49" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -9131,656 +9789,704 @@
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
-    </row>
-    <row r="50" spans="1:58">
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+    </row>
+    <row r="50" spans="1:62">
       <c r="A50" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B50">
+        <v>5215206.0</v>
+      </c>
+      <c r="C50">
+        <v>4167569.0</v>
+      </c>
+      <c r="D50">
         <v>6195811.0</v>
       </c>
-      <c r="C50"/>
-      <c r="D50">
+      <c r="E50"/>
+      <c r="F50">
         <v>8646897.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>7648224.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>10844978.0</v>
       </c>
-      <c r="G50"/>
-      <c r="H50">
+      <c r="I50"/>
+      <c r="J50">
         <v>10477726.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>9587892.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>8552818.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>9348372.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>9368698.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>7930922.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>12165168.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>9544914.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>8761764.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>9298872.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>9948124.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>7592630.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>9075807.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>6086097.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>9744711.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>10493920.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>9494814.0</v>
       </c>
-      <c r="Y50"/>
-      <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
-    </row>
-    <row r="51" spans="1:58">
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+    </row>
+    <row r="51" spans="1:62">
       <c r="A51" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B51">
+        <v>21819194.0</v>
+      </c>
+      <c r="C51">
+        <v>20779177.0</v>
+      </c>
+      <c r="D51">
         <v>22814952.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>24008202.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>25280837.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>24289432.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>11031638.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>10612909.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>10669483.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>9777548.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>8766903.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>9586563.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>9630667.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>8214598.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>12471555.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>9873704.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>8976764.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>9524756.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>10180129.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>7830765.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>9075807.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>6086097.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>9744711.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>10497344.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>9502923.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>10629650.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>9053171.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>5197412.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>7140767.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>2598454.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>4938689.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
+        <v>5352797.0</v>
+      </c>
+      <c r="AH51">
         <v>3221400.0</v>
       </c>
-      <c r="AF51">
+      <c r="AI51">
+        <v>7358139.0</v>
+      </c>
+      <c r="AJ51">
         <v>6093732.0</v>
       </c>
-      <c r="AG51">
+      <c r="AK51">
         <v>5535312.0</v>
       </c>
-      <c r="AH51">
+      <c r="AL51">
         <v>6881960.0</v>
       </c>
-      <c r="AI51">
+      <c r="AM51">
         <v>5470662.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AN51">
         <v>9004615.0</v>
       </c>
-      <c r="AK51">
+      <c r="AO51">
         <v>9030725.0</v>
       </c>
-      <c r="AL51">
+      <c r="AP51">
         <v>4140125.0</v>
       </c>
-      <c r="AM51">
+      <c r="AQ51">
         <v>1989821.0</v>
       </c>
-      <c r="AN51">
+      <c r="AR51">
         <v>5518329.0</v>
       </c>
-      <c r="AO51">
+      <c r="AS51">
         <v>4868077.0</v>
       </c>
-      <c r="AP51">
+      <c r="AT51">
         <v>5516250.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AU51">
         <v>5928842.0</v>
       </c>
-      <c r="AR51">
+      <c r="AV51">
         <v>4832012.0</v>
       </c>
-      <c r="AS51">
+      <c r="AW51">
         <v>4787182.0</v>
       </c>
-      <c r="AT51">
+      <c r="AX51">
         <v>4698017.0</v>
       </c>
-      <c r="AU51">
+      <c r="AY51">
         <v>6073844.0</v>
       </c>
-      <c r="AV51">
+      <c r="AZ51">
         <v>5713854.0</v>
       </c>
-      <c r="AW51">
+      <c r="BA51">
         <v>3978854.0</v>
       </c>
-      <c r="AX51">
+      <c r="BB51">
         <v>3155570.0</v>
       </c>
-      <c r="AY51">
+      <c r="BC51">
         <v>3990751.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BD51">
         <v>6365977.0</v>
       </c>
-      <c r="BA51">
+      <c r="BE51">
         <v>6040438.0</v>
       </c>
-      <c r="BB51">
+      <c r="BF51">
         <v>6599019.0</v>
       </c>
-      <c r="BC51">
+      <c r="BG51">
         <v>5905275.0</v>
       </c>
-      <c r="BD51"/>
-[...3 lines deleted...]
-    <row r="52" spans="1:58">
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+    </row>
+    <row r="52" spans="1:62">
       <c r="A52" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B52">
-        <v>6226467.0</v>
+        <v>5245862.0</v>
       </c>
       <c r="C52">
+        <v>4228881.0</v>
+      </c>
+      <c r="D52">
+        <v>6257123.0</v>
+      </c>
+      <c r="E52">
         <v>7411453.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>8676732.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>7678059.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>10907065.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>10479513.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>10530168.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>9644811.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>8620829.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>9425793.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>9443567.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>8024938.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>12257915.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>9636403.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>8787374.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>9323796.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>9973048.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>7617555.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>9075807.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>6086097.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>9744710.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>10497344.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>9502923.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>10629650.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>9053171.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>5197412.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>7140767.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>2598454.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>4938689.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
+        <v>5352797.0</v>
+      </c>
+      <c r="AH52">
         <v>3221400.0</v>
       </c>
-      <c r="AF52">
+      <c r="AI52">
+        <v>7358139.0</v>
+      </c>
+      <c r="AJ52">
         <v>6081003.0</v>
       </c>
-      <c r="AG52">
+      <c r="AK52">
         <v>5492543.0</v>
       </c>
-      <c r="AH52">
+      <c r="AL52">
         <v>6764816.0</v>
       </c>
-      <c r="AI52">
+      <c r="AM52">
         <v>5324703.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AN52">
         <v>8858656.0</v>
       </c>
-      <c r="AK52">
+      <c r="AO52">
         <v>8884766.0</v>
       </c>
-      <c r="AL52">
+      <c r="AP52">
         <v>4006939.0</v>
       </c>
-      <c r="AM52">
+      <c r="AQ52">
         <v>1726595.0</v>
       </c>
-      <c r="AN52">
+      <c r="AR52">
         <v>5223893.0</v>
       </c>
-      <c r="AO52">
+      <c r="AS52">
         <v>4578273.0</v>
       </c>
-      <c r="AP52">
+      <c r="AT52">
         <v>5248883.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AU52">
         <v>5612504.0</v>
       </c>
-      <c r="AR52">
+      <c r="AV52">
         <v>4504100.0</v>
       </c>
-      <c r="AS52">
+      <c r="AW52">
         <v>4428997.0</v>
       </c>
-      <c r="AT52">
+      <c r="AX52">
         <v>4386605.0</v>
       </c>
-      <c r="AU52">
+      <c r="AY52">
         <v>5829247.0</v>
       </c>
-      <c r="AV52">
+      <c r="AZ52">
         <v>5713854.0</v>
       </c>
-      <c r="AW52">
+      <c r="BA52">
         <v>3978854.0</v>
       </c>
-      <c r="AX52">
+      <c r="BB52">
         <v>3155570.0</v>
       </c>
-      <c r="AY52">
+      <c r="BC52">
         <v>3815549.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BD52">
         <v>6342648.0</v>
       </c>
-      <c r="BA52">
+      <c r="BE52">
         <v>6008106.0</v>
       </c>
-      <c r="BB52">
+      <c r="BF52">
         <v>6442723.0</v>
       </c>
-      <c r="BC52">
+      <c r="BG52">
         <v>5731454.0</v>
       </c>
-      <c r="BD52"/>
-[...3 lines deleted...]
-    <row r="53" spans="1:58">
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+    </row>
+    <row r="53" spans="1:62">
       <c r="A53" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B53">
+        <v>80001105.0</v>
+      </c>
+      <c r="C53">
+        <v>125763038.0</v>
+      </c>
+      <c r="D53">
         <v>127519071.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>122634023.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>130011496.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>131634346.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>131959386.0</v>
       </c>
-      <c r="G53"/>
-      <c r="H53">
+      <c r="I53"/>
+      <c r="J53">
         <v>140449658.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>139311239.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>137862263.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>136926481.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>128889461.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>133662230.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>141702037.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>141476107.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>70635615.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>56646913.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>69383758.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>68518791.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>57815256.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>60901348.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>68938027.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>68219023.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>66367125.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>67792301.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>60886341.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>60192769.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>12475542.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>11610614.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>10824199.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
+        <v>11717682.0</v>
+      </c>
+      <c r="AH53">
         <v>13398490.0</v>
       </c>
-      <c r="AF53"/>
-      <c r="AG53">
+      <c r="AI53">
+        <v>2298490.0</v>
+      </c>
+      <c r="AJ53"/>
+      <c r="AK53">
         <v>2944131.0</v>
       </c>
-      <c r="AH53">
+      <c r="AL53">
         <v>2944131.0</v>
       </c>
-      <c r="AI53">
+      <c r="AM53">
         <v>2944130.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AN53">
         <v>2852120.0</v>
       </c>
-      <c r="AK53">
+      <c r="AO53">
         <v>4311262.0</v>
       </c>
-      <c r="AL53">
+      <c r="AP53">
         <v>4710666.0</v>
       </c>
-      <c r="AM53">
+      <c r="AQ53">
         <v>4710666.0</v>
       </c>
-      <c r="AN53">
+      <c r="AR53">
         <v>4643852.0</v>
       </c>
-      <c r="AO53">
+      <c r="AS53">
         <v>4572876.0</v>
       </c>
-      <c r="AP53">
+      <c r="AT53">
         <v>4535359.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AU53">
         <v>4945951.0</v>
       </c>
-      <c r="AR53">
+      <c r="AV53">
         <v>5073935.0</v>
       </c>
-      <c r="AS53">
+      <c r="AW53">
         <v>5038138.0</v>
       </c>
-      <c r="AT53">
+      <c r="AX53">
         <v>5092348.0</v>
       </c>
-      <c r="AU53">
+      <c r="AY53">
         <v>5055552.0</v>
       </c>
-      <c r="AV53">
+      <c r="AZ53">
         <v>6058866.0</v>
       </c>
-      <c r="AW53">
+      <c r="BA53">
         <v>11908866.0</v>
       </c>
-      <c r="AX53">
+      <c r="BB53">
         <v>6100923.0</v>
       </c>
-      <c r="AY53">
+      <c r="BC53">
         <v>6100923.0</v>
       </c>
-      <c r="AZ53"/>
-[...2 lines deleted...]
-      <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
-    </row>
-    <row r="54" spans="1:58">
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+    </row>
+    <row r="54" spans="1:62">
       <c r="A54" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -9795,734 +10501,786 @@
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
-    </row>
-    <row r="55" spans="1:58">
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+    </row>
+    <row r="55" spans="1:62">
       <c r="A55" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B55">
+        <v>178261604.0</v>
+      </c>
+      <c r="C55">
+        <v>180763291.0</v>
+      </c>
+      <c r="D55">
         <v>187837959.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>187573947.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>193769686.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>197193921.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>211934423.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>211033597.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>211512604.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>212850287.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>211816075.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>211102659.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>214556434.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>213155790.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>220010196.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>220134406.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>154693155.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>174193510.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>176680019.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>162599278.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>149964154.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>122215675.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>118232456.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>116604876.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>126054271.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>131229476.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>125699439.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>124951131.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>95976665.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>95471913.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>97613677.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
+        <v>102789127.0</v>
+      </c>
+      <c r="AH55">
         <v>101961020.0</v>
       </c>
-      <c r="AF55">
+      <c r="AI55">
+        <v>110390744.0</v>
+      </c>
+      <c r="AJ55">
         <v>107126277.0</v>
       </c>
-      <c r="AG55">
+      <c r="AK55">
         <v>105271514.0</v>
       </c>
-      <c r="AH55">
+      <c r="AL55">
         <v>95540689.0</v>
       </c>
-      <c r="AI55">
+      <c r="AM55">
         <v>95159742.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AN55">
         <v>85888897.0</v>
       </c>
-      <c r="AK55">
+      <c r="AO55">
         <v>86567398.0</v>
       </c>
-      <c r="AL55">
+      <c r="AP55">
         <v>98401156.0</v>
       </c>
-      <c r="AM55">
+      <c r="AQ55">
         <v>91947068.0</v>
       </c>
-      <c r="AN55">
+      <c r="AR55">
         <v>82098176.0</v>
       </c>
-      <c r="AO55">
+      <c r="AS55">
         <v>78497659.0</v>
       </c>
-      <c r="AP55">
+      <c r="AT55">
         <v>74234000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AU55">
         <v>71146612.0</v>
       </c>
-      <c r="AR55">
+      <c r="AV55">
         <v>83910991.0</v>
       </c>
-      <c r="AS55">
+      <c r="AW55">
         <v>80233462.0</v>
       </c>
-      <c r="AT55">
+      <c r="AX55">
         <v>78823045.0</v>
       </c>
-      <c r="AU55">
+      <c r="AY55">
         <v>78279323.0</v>
       </c>
-      <c r="AV55">
+      <c r="AZ55">
         <v>72567019.0</v>
       </c>
-      <c r="AW55">
+      <c r="BA55">
         <v>86346423.0</v>
       </c>
-      <c r="AX55">
+      <c r="BB55">
         <v>125296492.0</v>
       </c>
-      <c r="AY55">
+      <c r="BC55">
         <v>134378920.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BD55">
         <v>126282501.0</v>
       </c>
-      <c r="BA55">
+      <c r="BE55">
         <v>149905879.0</v>
       </c>
-      <c r="BB55">
+      <c r="BF55">
         <v>156116829.0</v>
       </c>
-      <c r="BC55">
+      <c r="BG55">
         <v>150076229.0</v>
       </c>
-      <c r="BD55"/>
-[...3 lines deleted...]
-    <row r="56" spans="1:58">
+      <c r="BH55"/>
+      <c r="BI55"/>
+      <c r="BJ55"/>
+    </row>
+    <row r="56" spans="1:62">
       <c r="A56" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B56">
+        <v>137304211.0</v>
+      </c>
+      <c r="C56">
+        <v>163114876.0</v>
+      </c>
+      <c r="D56">
         <v>169639913.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>168200446.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>174988837.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>177262110.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>174948085.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>172737722.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>173780377.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>173374488.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>172619683.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>170824543.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>170352593.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>174123480.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>180590082.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>179843974.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>106856078.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>127665938.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>129620641.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>117647562.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>133625584.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>106009806.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>101645453.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>97841391.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>107612666.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>111453134.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>105333536.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>104862162.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>56391655.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>54664028.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>55331446.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
+        <v>57609493.0</v>
+      </c>
+      <c r="AH56">
         <v>58283321.0</v>
       </c>
-      <c r="AF56">
+      <c r="AI56">
+        <v>59029105.0</v>
+      </c>
+      <c r="AJ56">
         <v>57201940.0</v>
       </c>
-      <c r="AG56">
+      <c r="AK56">
         <v>61432921.0</v>
       </c>
-      <c r="AH56">
+      <c r="AL56">
         <v>51231777.0</v>
       </c>
-      <c r="AI56">
+      <c r="AM56">
         <v>50246633.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AN56">
         <v>47057491.0</v>
       </c>
-      <c r="AK56">
+      <c r="AO56">
         <v>47996262.0</v>
       </c>
-      <c r="AL56">
+      <c r="AP56">
         <v>48033804.0</v>
       </c>
-      <c r="AM56">
+      <c r="AQ56">
         <v>51244424.0</v>
       </c>
-      <c r="AN56">
+      <c r="AR56">
         <v>26374883.0</v>
       </c>
-      <c r="AO56">
+      <c r="AS56">
         <v>25208818.0</v>
       </c>
-      <c r="AP56">
+      <c r="AT56">
         <v>28832002.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AU56">
         <v>24916388.0</v>
       </c>
-      <c r="AR56">
+      <c r="AV56">
         <v>38821953.0</v>
       </c>
-      <c r="AS56">
+      <c r="AW56">
         <v>35181130.0</v>
       </c>
-      <c r="AT56">
+      <c r="AX56">
         <v>32612572.0</v>
       </c>
-      <c r="AU56">
+      <c r="AY56">
         <v>32655426.0</v>
       </c>
-      <c r="AV56">
+      <c r="AZ56">
         <v>23262991.0</v>
       </c>
-      <c r="AW56">
+      <c r="BA56">
         <v>31693795.0</v>
       </c>
-      <c r="AX56">
+      <c r="BB56">
         <v>73712174.0</v>
       </c>
-      <c r="AY56">
+      <c r="BC56">
         <v>83138041.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BD56">
         <v>87521666.0</v>
       </c>
-      <c r="BA56">
+      <c r="BE56">
         <v>106560613.0</v>
       </c>
-      <c r="BB56">
+      <c r="BF56">
         <v>111326471.0</v>
       </c>
-      <c r="BC56">
+      <c r="BG56">
         <v>110153799.0</v>
       </c>
-      <c r="BD56"/>
-[...3 lines deleted...]
-    <row r="57" spans="1:58">
+      <c r="BH56"/>
+      <c r="BI56"/>
+      <c r="BJ56"/>
+    </row>
+    <row r="57" spans="1:62">
       <c r="A57" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B57">
+        <v>26756517.0</v>
+      </c>
+      <c r="C57">
+        <v>25075004.0</v>
+      </c>
+      <c r="D57">
         <v>30161981.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>29169191.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>32197569.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>32693234.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>36486874.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>34307591.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>33399303.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>32249628.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>31030833.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>30531311.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>26035434.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>23228470.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>29019055.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>106952686.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>39788935.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>55149873.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>56965730.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>44858638.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>30001232.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>31021193.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>31778799.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>34488597.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>31079263.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>32967477.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>30768548.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>29654914.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>34256608.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>31748048.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>32086749.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
+        <v>29757997.0</v>
+      </c>
+      <c r="AH57">
         <v>29702701.0</v>
       </c>
-      <c r="AF57">
+      <c r="AI57">
+        <v>32279273.0</v>
+      </c>
+      <c r="AJ57">
         <v>31479589.0</v>
       </c>
-      <c r="AG57">
+      <c r="AK57">
         <v>29534422.0</v>
       </c>
-      <c r="AH57">
+      <c r="AL57">
         <v>33085245.0</v>
       </c>
-      <c r="AI57">
+      <c r="AM57">
         <v>32687882.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AN57">
         <v>23014249.0</v>
       </c>
-      <c r="AK57">
+      <c r="AO57">
         <v>25573543.0</v>
       </c>
-      <c r="AL57">
+      <c r="AP57">
         <v>38692790.0</v>
       </c>
-      <c r="AM57">
+      <c r="AQ57">
         <v>34437291.0</v>
       </c>
-      <c r="AN57">
+      <c r="AR57">
         <v>27502011.0</v>
       </c>
-      <c r="AO57">
+      <c r="AS57">
         <v>22027026.0</v>
       </c>
-      <c r="AP57">
+      <c r="AT57">
         <v>25794740.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AU57">
         <v>23707592.0</v>
       </c>
-      <c r="AR57">
+      <c r="AV57">
         <v>34631567.0</v>
       </c>
-      <c r="AS57">
+      <c r="AW57">
         <v>32516476.0</v>
       </c>
-      <c r="AT57">
+      <c r="AX57">
         <v>31084406.0</v>
       </c>
-      <c r="AU57">
+      <c r="AY57">
         <v>33918352.0</v>
       </c>
-      <c r="AV57">
+      <c r="AZ57">
         <v>30726803.0</v>
       </c>
-      <c r="AW57">
+      <c r="BA57">
         <v>48884353.0</v>
       </c>
-      <c r="AX57">
+      <c r="BB57">
         <v>87316580.0</v>
       </c>
-      <c r="AY57">
+      <c r="BC57">
         <v>95873465.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BD57">
         <v>94969143.0</v>
       </c>
-      <c r="BA57">
+      <c r="BE57">
         <v>90119425.0</v>
       </c>
-      <c r="BB57">
+      <c r="BF57">
         <v>96030943.0</v>
       </c>
-      <c r="BC57">
+      <c r="BG57">
         <v>99420465.0</v>
       </c>
-      <c r="BD57"/>
-[...3 lines deleted...]
-    <row r="58" spans="1:58">
+      <c r="BH57"/>
+      <c r="BI57"/>
+      <c r="BJ57"/>
+    </row>
+    <row r="58" spans="1:62">
       <c r="A58" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B58">
+        <v>43329849.0</v>
+      </c>
+      <c r="C58">
+        <v>41655956.0</v>
+      </c>
+      <c r="D58">
         <v>46750466.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>45765940.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>48801674.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>49304606.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>36611447.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>34440987.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>33538618.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>32382364.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>31176907.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>30692077.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>26222530.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>23418125.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>29232694.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>107189987.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>39978325.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>55350829.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>57172812.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>45071843.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>30001233.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>31021193.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>31778799.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>34488597.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>31079263.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>32967478.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>30768549.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>29654914.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>34256607.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>31748048.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>32086749.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
+        <v>31817059.0</v>
+      </c>
+      <c r="AH58">
         <v>29702702.0</v>
       </c>
-      <c r="AF58">
+      <c r="AI58">
+        <v>34230609.0</v>
+      </c>
+      <c r="AJ58">
         <v>31492745.0</v>
       </c>
-      <c r="AG58">
+      <c r="AK58">
         <v>29577358.0</v>
       </c>
-      <c r="AH58">
+      <c r="AL58">
         <v>33202389.0</v>
       </c>
-      <c r="AI58">
+      <c r="AM58">
         <v>32833841.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AN58">
         <v>23160208.0</v>
       </c>
-      <c r="AK58">
+      <c r="AO58">
         <v>25719502.0</v>
       </c>
-      <c r="AL58">
+      <c r="AP58">
         <v>38825976.0</v>
       </c>
-      <c r="AM58">
+      <c r="AQ58">
         <v>34700517.0</v>
       </c>
-      <c r="AN58">
+      <c r="AR58">
         <v>27796447.0</v>
       </c>
-      <c r="AO58">
+      <c r="AS58">
         <v>22316830.0</v>
       </c>
-      <c r="AP58">
+      <c r="AT58">
         <v>26062107.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AU58">
         <v>24023930.0</v>
       </c>
-      <c r="AR58">
+      <c r="AV58">
         <v>34959479.0</v>
       </c>
-      <c r="AS58">
+      <c r="AW58">
         <v>32874661.0</v>
       </c>
-      <c r="AT58">
+      <c r="AX58">
         <v>31395818.0</v>
       </c>
-      <c r="AU58">
+      <c r="AY58">
         <v>34162949.0</v>
       </c>
-      <c r="AV58">
+      <c r="AZ58">
         <v>30726802.0</v>
       </c>
-      <c r="AW58">
+      <c r="BA58">
         <v>48884353.0</v>
       </c>
-      <c r="AX58">
+      <c r="BB58">
         <v>87316580.0</v>
       </c>
-      <c r="AY58">
+      <c r="BC58">
         <v>95911590.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BD58">
         <v>94992472.0</v>
       </c>
-      <c r="BA58">
+      <c r="BE58">
         <v>90151757.0</v>
       </c>
-      <c r="BB58">
+      <c r="BF58">
         <v>96187238.0</v>
       </c>
-      <c r="BC58">
+      <c r="BG58">
         <v>99594286.0</v>
       </c>
-      <c r="BD58"/>
-[...3 lines deleted...]
-    <row r="59" spans="1:58">
+      <c r="BH58"/>
+      <c r="BI58"/>
+      <c r="BJ58"/>
+    </row>
+    <row r="59" spans="1:62">
       <c r="A59" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -10537,224 +11295,240 @@
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
-    </row>
-    <row r="60" spans="1:58">
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+    </row>
+    <row r="60" spans="1:62">
       <c r="A60" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B60">
+        <v>135914712.0</v>
+      </c>
+      <c r="C60">
+        <v>139851015.0</v>
+      </c>
+      <c r="D60">
         <v>141830499.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>142550337.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>145692843.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>148629572.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>175508098.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>176773390.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>178142807.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>180624392.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>180772253.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>180521854.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>188421569.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>189782376.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>190790989.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>112791769.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>114149035.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>118730532.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>119544848.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>117410981.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>119898848.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>91130409.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>86387441.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>82237047.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>94913367.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>98198134.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>94864795.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>95229357.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>61650683.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>63651918.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>65452314.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
+        <v>70869253.0</v>
+      </c>
+      <c r="AH60">
         <v>72188025.0</v>
       </c>
-      <c r="AF60">
+      <c r="AI60">
+        <v>76087992.0</v>
+      </c>
+      <c r="AJ60">
         <v>75558798.0</v>
       </c>
-      <c r="AG60">
+      <c r="AK60">
         <v>75616755.0</v>
       </c>
-      <c r="AH60">
+      <c r="AL60">
         <v>62258019.0</v>
       </c>
-      <c r="AI60">
+      <c r="AM60">
         <v>62241556.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AN60">
         <v>62637474.0</v>
       </c>
-      <c r="AK60">
+      <c r="AO60">
         <v>60754685.0</v>
       </c>
-      <c r="AL60">
+      <c r="AP60">
         <v>59492301.0</v>
       </c>
-      <c r="AM60">
+      <c r="AQ60">
         <v>57158558.0</v>
       </c>
-      <c r="AN60">
+      <c r="AR60">
         <v>54301729.0</v>
       </c>
-      <c r="AO60">
+      <c r="AS60">
         <v>56180829.0</v>
       </c>
-      <c r="AP60">
+      <c r="AT60">
         <v>48171892.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AU60">
         <v>47122682.0</v>
       </c>
-      <c r="AR60">
+      <c r="AV60">
         <v>48951512.0</v>
       </c>
-      <c r="AS60">
+      <c r="AW60">
         <v>47358801.0</v>
       </c>
-      <c r="AT60">
+      <c r="AX60">
         <v>47427227.0</v>
       </c>
-      <c r="AU60">
+      <c r="AY60">
         <v>44116374.0</v>
       </c>
-      <c r="AV60">
+      <c r="AZ60">
         <v>41791269.0</v>
       </c>
-      <c r="AW60">
+      <c r="BA60">
         <v>37413122.0</v>
       </c>
-      <c r="AX60">
+      <c r="BB60">
         <v>34532905.0</v>
       </c>
-      <c r="AY60">
+      <c r="BC60">
         <v>34514611.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BD60">
         <v>26870391.0</v>
       </c>
-      <c r="BA60">
+      <c r="BE60">
         <v>56164656.0</v>
       </c>
-      <c r="BB60">
+      <c r="BF60">
         <v>56205990.0</v>
       </c>
-      <c r="BC60">
+      <c r="BG60">
         <v>47206483.0</v>
       </c>
-      <c r="BD60"/>
-[...3 lines deleted...]
-    <row r="61" spans="1:58">
+      <c r="BH60"/>
+      <c r="BI60"/>
+      <c r="BJ60"/>
+    </row>
+    <row r="61" spans="1:62">
       <c r="A61" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -10769,54 +11543,58 @@
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
-    </row>
-    <row r="62" spans="1:58">
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+    </row>
+    <row r="62" spans="1:62">
       <c r="A62" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -10831,104 +11609,111 @@
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U32"/>
+  <dimension ref="A1:X32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -10948,57 +11733,66 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="2" spans="1:21">
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="B2">
-        <v>13212455.0</v>
+        <v>9809711.0</v>
       </c>
       <c r="C2">
         <v>25663640.0</v>
       </c>
       <c r="D2">
         <v>23900717.0</v>
       </c>
       <c r="E2">
         <v>30567401.0</v>
       </c>
       <c r="F2">
         <v>25903413.0</v>
       </c>
       <c r="G2">
         <v>20734658.0</v>
       </c>
       <c r="H2">
         <v>12877945.0</v>
       </c>
       <c r="I2">
         <v>18308464.0</v>
       </c>
       <c r="J2">
         <v>14324452.0</v>
       </c>
@@ -11013,341 +11807,386 @@
       </c>
       <c r="N2">
         <v>20430211.0</v>
       </c>
       <c r="O2">
         <v>25178153.0</v>
       </c>
       <c r="P2">
         <v>30746941.0</v>
       </c>
       <c r="Q2">
         <v>48243398.0</v>
       </c>
       <c r="R2">
         <v>41408918.0</v>
       </c>
       <c r="S2">
         <v>39451796.0</v>
       </c>
       <c r="T2">
         <v>42499108.0</v>
       </c>
       <c r="U2">
         <v>87649693.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:21">
+      <c r="V2">
+        <v>60928651.0</v>
+      </c>
+      <c r="W2">
+        <v>91299887.0</v>
+      </c>
+      <c r="X2">
+        <v>120551000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="B3">
-        <v>2050253.0</v>
+        <v>1918913.0</v>
       </c>
       <c r="C3"/>
       <c r="D3">
         <v>1527938.0</v>
       </c>
       <c r="E3">
         <v>1556281.0</v>
       </c>
       <c r="F3">
         <v>1523406.0</v>
       </c>
       <c r="G3">
         <v>418362.0</v>
       </c>
       <c r="H3">
         <v>357767.0</v>
       </c>
       <c r="I3">
-        <v>349887.0</v>
+        <v>355517.0</v>
       </c>
       <c r="J3">
         <v>495381.0</v>
       </c>
       <c r="K3">
         <v>735929.0</v>
       </c>
       <c r="L3">
         <v>629851.0</v>
       </c>
       <c r="M3">
         <v>535933.0</v>
       </c>
       <c r="N3">
         <v>565756.0</v>
       </c>
       <c r="O3">
         <v>727758.0</v>
       </c>
       <c r="P3">
         <v>1220854.0</v>
       </c>
       <c r="Q3">
         <v>1497833.0</v>
       </c>
       <c r="R3">
         <v>1515777.0</v>
       </c>
       <c r="S3">
         <v>1595000.0</v>
       </c>
       <c r="T3">
         <v>1432039.0</v>
       </c>
       <c r="U3">
         <v>845774.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:21">
+      <c r="V3">
+        <v>1105072.0</v>
+      </c>
+      <c r="W3">
+        <v>725080.0</v>
+      </c>
+      <c r="X3">
+        <v>707000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>-449327.0</v>
       </c>
       <c r="G4">
         <v>1510917.0</v>
       </c>
       <c r="H4">
         <v>1510917.0</v>
       </c>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-    </row>
-    <row r="5" spans="1:21">
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+    </row>
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="B5">
-        <v>-6959691.0</v>
+        <v>-9549042.0</v>
       </c>
       <c r="C5"/>
       <c r="D5">
         <v>-2371243.0</v>
       </c>
       <c r="E5">
         <v>-9765959.0</v>
       </c>
       <c r="F5">
         <v>-4203509.0</v>
       </c>
       <c r="G5">
         <v>-20972704.0</v>
       </c>
       <c r="H5">
-        <v>-16820677.0</v>
+        <v>-16820681.0</v>
       </c>
       <c r="I5">
-        <v>-13694554.0</v>
+        <v>-13694558.0</v>
       </c>
       <c r="J5">
         <v>-1694770.0</v>
       </c>
       <c r="K5">
         <v>-357386.0</v>
       </c>
       <c r="L5">
         <v>3997231.0</v>
       </c>
       <c r="M5">
         <v>2112317.0</v>
       </c>
       <c r="N5">
         <v>5245657.0</v>
       </c>
       <c r="O5">
         <v>-27033083.0</v>
       </c>
       <c r="P5">
         <v>-2529827.0</v>
       </c>
       <c r="Q5">
         <v>-2810557.0</v>
       </c>
       <c r="R5">
         <v>-365837.0</v>
       </c>
       <c r="S5">
         <v>-7263722.0</v>
       </c>
       <c r="T5">
         <v>-1423889.0</v>
       </c>
       <c r="U5">
         <v>12753263.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:21">
+      <c r="V5">
+        <v>12301938.0</v>
+      </c>
+      <c r="W5">
+        <v>14801674.0</v>
+      </c>
+      <c r="X5">
+        <v>6156000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="B6">
-        <v>-4909438.0</v>
+        <v>-7630129.0</v>
       </c>
       <c r="C6"/>
       <c r="D6">
         <v>-843305.0</v>
       </c>
       <c r="E6">
         <v>-8209678.0</v>
       </c>
       <c r="F6">
         <v>-2680103.0</v>
       </c>
       <c r="G6">
         <v>-20554342.0</v>
       </c>
       <c r="H6">
-        <v>-16462910.0</v>
+        <v>-16462914.0</v>
       </c>
       <c r="I6">
-        <v>-13344667.0</v>
+        <v>-13339041.0</v>
       </c>
       <c r="J6">
         <v>-1199389.0</v>
       </c>
       <c r="K6">
         <v>378543.0</v>
       </c>
       <c r="L6">
         <v>4627082.0</v>
       </c>
       <c r="M6">
         <v>2648250.0</v>
       </c>
       <c r="N6">
         <v>5811413.0</v>
       </c>
       <c r="O6">
         <v>-26305325.0</v>
       </c>
       <c r="P6">
         <v>-1308973.0</v>
       </c>
       <c r="Q6">
         <v>-1312724.0</v>
       </c>
       <c r="R6">
         <v>1149940.0</v>
       </c>
       <c r="S6">
         <v>-5668722.0</v>
       </c>
       <c r="T6">
         <v>8150.0</v>
       </c>
       <c r="U6">
         <v>13599037.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:21">
+      <c r="V6">
+        <v>13407010.0</v>
+      </c>
+      <c r="W6">
+        <v>15526754.0</v>
+      </c>
+      <c r="X6">
+        <v>6863000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
-    </row>
-    <row r="8" spans="1:21">
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>47950.0</v>
       </c>
       <c r="F8">
         <v>-278430.0</v>
       </c>
       <c r="G8"/>
       <c r="H8">
         <v>-1537090.0</v>
       </c>
       <c r="I8">
         <v>-93540.0</v>
       </c>
       <c r="J8">
         <v>-1829100.0</v>
       </c>
       <c r="K8">
         <v>-13450.0</v>
       </c>
       <c r="L8">
         <v>799940.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-    </row>
-    <row r="9" spans="1:21">
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="B9">
-        <v>113776.0</v>
+        <v>-106627.0</v>
       </c>
       <c r="C9">
         <v>10604080.0</v>
       </c>
       <c r="D9">
         <v>5433471.0</v>
       </c>
       <c r="E9">
         <v>5557752.0</v>
       </c>
       <c r="F9">
         <v>13685128.0</v>
       </c>
       <c r="G9">
         <v>8735965.0</v>
       </c>
       <c r="H9">
         <v>6167476.0</v>
       </c>
       <c r="I9">
         <v>8895148.0</v>
       </c>
       <c r="J9">
         <v>14785094.0</v>
       </c>
@@ -11362,57 +12201,66 @@
       </c>
       <c r="N9">
         <v>10618158.0</v>
       </c>
       <c r="O9">
         <v>10970319.0</v>
       </c>
       <c r="P9">
         <v>25886671.0</v>
       </c>
       <c r="Q9">
         <v>22825385.0</v>
       </c>
       <c r="R9">
         <v>18103774.0</v>
       </c>
       <c r="S9">
         <v>12210179.0</v>
       </c>
       <c r="T9">
         <v>12715629.0</v>
       </c>
       <c r="U9">
         <v>23292022.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:21">
+      <c r="V9">
+        <v>23545251.0</v>
+      </c>
+      <c r="W9">
+        <v>23905959.0</v>
+      </c>
+      <c r="X9">
+        <v>11446000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="B10">
-        <v>-8792280.0</v>
+        <v>-9704933.0</v>
       </c>
       <c r="C10">
         <v>-28927130.0</v>
       </c>
       <c r="D10">
         <v>-3067495.0</v>
       </c>
       <c r="E10">
         <v>-10164218.0</v>
       </c>
       <c r="F10">
         <v>-3886608.0</v>
       </c>
       <c r="G10">
         <v>-19925740.0</v>
       </c>
       <c r="H10">
         <v>-17683050.0</v>
       </c>
       <c r="I10">
         <v>-14201934.0</v>
       </c>
       <c r="J10">
         <v>-2257399.0</v>
       </c>
@@ -11427,57 +12275,66 @@
       </c>
       <c r="N10">
         <v>5097521.0</v>
       </c>
       <c r="O10">
         <v>-26761458.0</v>
       </c>
       <c r="P10">
         <v>-2946411.0</v>
       </c>
       <c r="Q10">
         <v>-1453617.0</v>
       </c>
       <c r="R10">
         <v>-915187.0</v>
       </c>
       <c r="S10">
         <v>-7966483.0</v>
       </c>
       <c r="T10">
         <v>1267855.0</v>
       </c>
       <c r="U10">
         <v>12560668.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:21">
+      <c r="V10">
+        <v>12781200.0</v>
+      </c>
+      <c r="W10">
+        <v>14555543.0</v>
+      </c>
+      <c r="X10">
+        <v>7280000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="B11">
-        <v>541382.0</v>
+        <v>559240.0</v>
       </c>
       <c r="C11"/>
       <c r="D11">
         <v>716800.0</v>
       </c>
       <c r="E11">
         <v>431187.0</v>
       </c>
       <c r="F11">
         <v>3475352.0</v>
       </c>
       <c r="G11">
         <v>588860.0</v>
       </c>
       <c r="H11">
         <v>-187628.0</v>
       </c>
       <c r="I11">
         <v>605570.0</v>
       </c>
       <c r="J11">
         <v>-625307.0</v>
       </c>
       <c r="K11">
         <v>4123866.0</v>
@@ -11490,57 +12347,66 @@
       </c>
       <c r="N11">
         <v>169985.0</v>
       </c>
       <c r="O11">
         <v>-130221.0</v>
       </c>
       <c r="P11">
         <v>1217474.0</v>
       </c>
       <c r="Q11">
         <v>444500.0</v>
       </c>
       <c r="R11">
         <v>623373.0</v>
       </c>
       <c r="S11">
         <v>-656572.0</v>
       </c>
       <c r="T11">
         <v>854117.0</v>
       </c>
       <c r="U11">
         <v>3532093.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:21">
+      <c r="V11">
+        <v>3557640.0</v>
+      </c>
+      <c r="W11">
+        <v>3858133.0</v>
+      </c>
+      <c r="X11">
+        <v>3806000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="B12">
-        <v>1832585.0</v>
+        <v>1854235.0</v>
       </c>
       <c r="C12">
         <v>79560.0</v>
       </c>
       <c r="D12">
         <v>720750.0</v>
       </c>
       <c r="E12">
         <v>398258.0</v>
       </c>
       <c r="F12">
         <v>583097.0</v>
       </c>
       <c r="G12">
         <v>490204.0</v>
       </c>
       <c r="H12">
         <v>684882.0</v>
       </c>
       <c r="I12">
         <v>507376.0</v>
       </c>
       <c r="J12">
         <v>562630.0</v>
       </c>
@@ -11555,141 +12421,156 @@
       </c>
       <c r="N12">
         <v>148136.0</v>
       </c>
       <c r="O12">
         <v>456130.0</v>
       </c>
       <c r="P12">
         <v>416584.0</v>
       </c>
       <c r="Q12">
         <v>595014.0</v>
       </c>
       <c r="R12">
         <v>549350.0</v>
       </c>
       <c r="S12">
         <v>702761.0</v>
       </c>
       <c r="T12">
         <v>454591.0</v>
       </c>
       <c r="U12">
         <v>192595.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:21">
+      <c r="V12">
+        <v>15077.0</v>
+      </c>
+      <c r="W12">
+        <v>246128.0</v>
+      </c>
+      <c r="X12">
+        <v>188000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="B13">
         <v>1832590.0</v>
       </c>
       <c r="C13">
         <v>961000.0</v>
       </c>
       <c r="D13"/>
       <c r="E13">
         <v>398260.0</v>
       </c>
       <c r="F13">
         <v>583100.0</v>
       </c>
       <c r="G13">
         <v>490200.0</v>
       </c>
       <c r="H13">
         <v>684880.0</v>
       </c>
       <c r="I13">
         <v>507380.0</v>
       </c>
       <c r="J13">
         <v>843940.0</v>
       </c>
       <c r="K13">
         <v>513920.0</v>
       </c>
       <c r="L13">
         <v>494070.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
-    </row>
-    <row r="14" spans="1:21">
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+    </row>
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B14">
         <v>22369.0</v>
       </c>
       <c r="C14"/>
       <c r="D14">
         <v>116501.0</v>
       </c>
       <c r="E14">
         <v>263922.0</v>
       </c>
       <c r="F14">
         <v>-36166.0</v>
       </c>
       <c r="G14">
         <v>67498.0</v>
       </c>
       <c r="H14">
         <v>187628.0</v>
       </c>
       <c r="I14">
         <v>35955.0</v>
       </c>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
-    </row>
-    <row r="15" spans="1:21">
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="B15">
-        <v>-9311293.0</v>
+        <v>-10089291.0</v>
       </c>
       <c r="C15">
         <v>-29402740.0</v>
       </c>
       <c r="D15">
         <v>-3714787.0</v>
       </c>
       <c r="E15">
         <v>-10283538.0</v>
       </c>
       <c r="F15">
         <v>-7676555.0</v>
       </c>
       <c r="G15">
         <v>-20447102.0</v>
       </c>
       <c r="H15">
         <v>-17495422.0</v>
       </c>
       <c r="I15">
         <v>-14865091.0</v>
       </c>
       <c r="J15">
         <v>-2863811.0</v>
       </c>
@@ -11704,230 +12585,254 @@
       </c>
       <c r="N15">
         <v>5159986.0</v>
       </c>
       <c r="O15">
         <v>-25893765.0</v>
       </c>
       <c r="P15">
         <v>-5061489.0</v>
       </c>
       <c r="Q15">
         <v>-2909357.0</v>
       </c>
       <c r="R15">
         <v>-2085998.0</v>
       </c>
       <c r="S15">
         <v>-7260285.0</v>
       </c>
       <c r="T15">
         <v>988055.0</v>
       </c>
       <c r="U15">
         <v>9214592.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:21">
+      <c r="V15">
+        <v>9249354.0</v>
+      </c>
+      <c r="W15">
+        <v>10697410.0</v>
+      </c>
+      <c r="X15">
+        <v>3474000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="B16">
         <v>-9311290.0</v>
       </c>
       <c r="C16">
         <v>-29402740.0</v>
       </c>
       <c r="D16"/>
       <c r="E16">
         <v>-10144351.0</v>
       </c>
       <c r="F16">
         <v>-7676555.0</v>
       </c>
       <c r="G16">
         <v>-20447102.0</v>
       </c>
       <c r="H16">
         <v>-17317935.0</v>
       </c>
       <c r="I16">
         <v>-14865090.0</v>
       </c>
       <c r="J16">
         <v>-4295700.0</v>
       </c>
       <c r="K16">
         <v>-5004970.0</v>
       </c>
       <c r="L16">
         <v>3972690.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
-    </row>
-    <row r="17" spans="1:21">
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+    </row>
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="B17">
         <v>-9333662.0</v>
       </c>
       <c r="C17"/>
       <c r="D17">
         <v>-9339842.0</v>
       </c>
       <c r="E17">
         <v>-10595405.0</v>
       </c>
       <c r="F17">
         <v>-7361960.0</v>
       </c>
       <c r="G17">
         <v>-20514600.0</v>
       </c>
       <c r="H17">
         <v>-17683050.0</v>
       </c>
       <c r="I17">
         <v>-14807504.0</v>
       </c>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
-    </row>
-    <row r="18" spans="1:21">
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="B18">
         <v>-1832585.0</v>
       </c>
       <c r="C18"/>
       <c r="D18">
         <v>2819062.0</v>
       </c>
       <c r="E18">
         <v>2867745.0</v>
       </c>
       <c r="F18">
         <v>634949.0</v>
       </c>
       <c r="G18">
         <v>-490204.0</v>
       </c>
       <c r="H18">
         <v>-684882.0</v>
       </c>
       <c r="I18">
         <v>-507376.0</v>
       </c>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-    </row>
-    <row r="19" spans="1:21">
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-    </row>
-    <row r="20" spans="1:21">
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-    </row>
-    <row r="21" spans="1:21">
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="B21">
-        <v>-9941572.0</v>
+        <v>-9549042.0</v>
       </c>
       <c r="C21">
         <v>-27966120.0</v>
       </c>
       <c r="D21">
         <v>-5114360.0</v>
       </c>
       <c r="E21">
         <v>-9765960.0</v>
       </c>
       <c r="F21">
         <v>-3303511.0</v>
       </c>
       <c r="G21">
         <v>-19435536.0</v>
       </c>
       <c r="H21">
         <v>-16998168.0</v>
       </c>
       <c r="I21">
         <v>-13694558.0</v>
       </c>
       <c r="J21">
         <v>10986170.0</v>
       </c>
@@ -11942,82 +12847,94 @@
       </c>
       <c r="N21">
         <v>5245657.0</v>
       </c>
       <c r="O21">
         <v>-26305328.0</v>
       </c>
       <c r="P21">
         <v>-2529827.0</v>
       </c>
       <c r="Q21">
         <v>-2810553.0</v>
       </c>
       <c r="R21">
         <v>1402762.0</v>
       </c>
       <c r="S21">
         <v>-9855415.0</v>
       </c>
       <c r="T21">
         <v>-1423886.0</v>
       </c>
       <c r="U21">
         <v>12753263.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:21">
+      <c r="V21">
+        <v>12301938.0</v>
+      </c>
+      <c r="W21">
+        <v>11774876.0</v>
+      </c>
+      <c r="X21">
+        <v>6156000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
-    </row>
-    <row r="23" spans="1:21">
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+    </row>
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="B23">
-        <v>23267803.0</v>
+        <v>19252126.0</v>
       </c>
       <c r="C23"/>
       <c r="D23">
         <v>34448551.0</v>
       </c>
       <c r="E23">
         <v>50557835.0</v>
       </c>
       <c r="F23">
         <v>47035310.0</v>
       </c>
       <c r="G23">
         <v>48841879.0</v>
       </c>
       <c r="H23">
         <v>36043589.0</v>
       </c>
       <c r="I23">
         <v>40898170.0</v>
       </c>
       <c r="J23">
         <v>18123375.0</v>
       </c>
       <c r="K23">
         <v>48423709.0</v>
@@ -12030,168 +12947,189 @@
       </c>
       <c r="N23">
         <v>31570577.0</v>
       </c>
       <c r="O23">
         <v>69876757.0</v>
       </c>
       <c r="P23">
         <v>59163439.0</v>
       </c>
       <c r="Q23">
         <v>73879336.0</v>
       </c>
       <c r="R23">
         <v>58109930.0</v>
       </c>
       <c r="S23">
         <v>61517390.0</v>
       </c>
       <c r="T23">
         <v>56638623.0</v>
       </c>
       <c r="U23">
         <v>98188452.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:21">
+      <c r="V23">
+        <v>72171964.0</v>
+      </c>
+      <c r="W23">
+        <v>103430970.0</v>
+      </c>
+      <c r="X23">
+        <v>125841000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-    </row>
-    <row r="25" spans="1:21">
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+    </row>
+    <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="B25">
         <v>2050255.0</v>
       </c>
       <c r="C25"/>
       <c r="D25">
         <v>1545575.0</v>
       </c>
       <c r="E25">
         <v>1556281.0</v>
       </c>
       <c r="F25">
         <v>1523406.0</v>
       </c>
       <c r="G25">
         <v>418362.0</v>
       </c>
       <c r="H25">
         <v>366276.0</v>
       </c>
       <c r="I25">
         <v>355517.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
-    </row>
-    <row r="26" spans="1:21">
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+    </row>
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-    </row>
-    <row r="27" spans="1:21">
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+    </row>
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-    </row>
-    <row r="28" spans="1:21">
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="B28">
         <v>10055348.0</v>
       </c>
       <c r="C28">
         <v>45266800.0</v>
       </c>
       <c r="D28">
         <v>2316061.0</v>
       </c>
       <c r="E28">
         <v>3427668.0</v>
       </c>
       <c r="F28">
         <v>15392239.0</v>
       </c>
       <c r="G28">
         <v>17877777.0</v>
       </c>
       <c r="H28">
         <v>3171734.0</v>
       </c>
       <c r="I28">
         <v>4272880.0</v>
       </c>
@@ -12209,104 +13147,110 @@
       </c>
       <c r="N28">
         <v>5606929.0</v>
       </c>
       <c r="O28">
         <v>8187724.0</v>
       </c>
       <c r="P28">
         <v>5155276.0</v>
       </c>
       <c r="Q28">
         <v>4375478.0</v>
       </c>
       <c r="R28">
         <v>4288725.0</v>
       </c>
       <c r="S28">
         <v>4361040.0</v>
       </c>
       <c r="T28">
         <v>3311490.0</v>
       </c>
       <c r="U28">
         <v>2404327.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:21">
+      <c r="V28"/>
+      <c r="W28"/>
+      <c r="X28"/>
+    </row>
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="B29">
         <v>541382.0</v>
       </c>
       <c r="C29">
         <v>1084970.0</v>
       </c>
       <c r="D29">
         <v>503296.0</v>
       </c>
       <c r="E29">
         <v>431190.0</v>
       </c>
       <c r="F29">
         <v>3475350.0</v>
       </c>
       <c r="G29">
         <v>588860.0</v>
       </c>
       <c r="H29">
         <v>605570.0</v>
       </c>
       <c r="I29">
         <v>605570.0</v>
       </c>
       <c r="J29">
         <v>-937960.0</v>
       </c>
       <c r="K29">
         <v>4123870.0</v>
       </c>
       <c r="L29">
         <v>242420.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
-    </row>
-    <row r="30" spans="1:21">
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+    </row>
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="B30">
-        <v>10055348.0</v>
+        <v>9442415.0</v>
       </c>
       <c r="C30">
         <v>64233840.0</v>
       </c>
       <c r="D30">
         <v>10547834.0</v>
       </c>
       <c r="E30">
         <v>19990434.0</v>
       </c>
       <c r="F30">
         <v>21131897.0</v>
       </c>
       <c r="G30">
         <v>28107221.0</v>
       </c>
       <c r="H30">
         <v>23165644.0</v>
       </c>
       <c r="I30">
         <v>22589706.0</v>
       </c>
       <c r="J30">
         <v>3798922.0</v>
       </c>
@@ -12321,57 +13265,66 @@
       </c>
       <c r="N30">
         <v>11140366.0</v>
       </c>
       <c r="O30">
         <v>44698604.0</v>
       </c>
       <c r="P30">
         <v>28416498.0</v>
       </c>
       <c r="Q30">
         <v>25635938.0</v>
       </c>
       <c r="R30">
         <v>16701012.0</v>
       </c>
       <c r="S30">
         <v>22065594.0</v>
       </c>
       <c r="T30">
         <v>14139515.0</v>
       </c>
       <c r="U30">
         <v>10538759.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:21">
+      <c r="V30">
+        <v>1971649.0</v>
+      </c>
+      <c r="W30">
+        <v>3097972.0</v>
+      </c>
+      <c r="X30">
+        <v>5290000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:24">
       <c r="A31" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="B31">
-        <v>1149292.0</v>
+        <v>-155891.0</v>
       </c>
       <c r="C31"/>
       <c r="D31">
         <v>2046865.0</v>
       </c>
       <c r="E31">
         <v>-398258.0</v>
       </c>
       <c r="F31">
         <v>-1483097.0</v>
       </c>
       <c r="G31">
         <v>-2027373.0</v>
       </c>
       <c r="H31">
         <v>-862369.0</v>
       </c>
       <c r="I31">
         <v>-507376.0</v>
       </c>
       <c r="J31">
         <v>-13243569.0</v>
       </c>
       <c r="K31">
         <v>-513915.0</v>
@@ -12384,57 +13337,66 @@
       </c>
       <c r="N31">
         <v>-148136.0</v>
       </c>
       <c r="O31">
         <v>6954894.0</v>
       </c>
       <c r="P31">
         <v>-416584.0</v>
       </c>
       <c r="Q31">
         <v>1356936.0</v>
       </c>
       <c r="R31">
         <v>-2317949.0</v>
       </c>
       <c r="S31">
         <v>1888932.0</v>
       </c>
       <c r="T31">
         <v>-454591.0</v>
       </c>
       <c r="U31">
         <v>-192595.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:21">
+      <c r="V31">
+        <v>479262.0</v>
+      </c>
+      <c r="W31">
+        <v>2780667.0</v>
+      </c>
+      <c r="X31">
+        <v>1124000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:24">
       <c r="A32" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="B32">
-        <v>13326231.0</v>
+        <v>9703084.0</v>
       </c>
       <c r="C32">
         <v>36267720.0</v>
       </c>
       <c r="D32">
         <v>29334188.0</v>
       </c>
       <c r="E32">
         <v>36125153.0</v>
       </c>
       <c r="F32">
         <v>39588541.0</v>
       </c>
       <c r="G32">
         <v>29470623.0</v>
       </c>
       <c r="H32">
         <v>19045421.0</v>
       </c>
       <c r="I32">
         <v>27203612.0</v>
       </c>
       <c r="J32">
         <v>29109546.0</v>
       </c>
@@ -12448,614 +13410,655 @@
         <v>33056700.0</v>
       </c>
       <c r="N32">
         <v>31048369.0</v>
       </c>
       <c r="O32">
         <v>36148472.0</v>
       </c>
       <c r="P32">
         <v>56633612.0</v>
       </c>
       <c r="Q32">
         <v>71068783.0</v>
       </c>
       <c r="R32">
         <v>59512692.0</v>
       </c>
       <c r="S32">
         <v>51661975.0</v>
       </c>
       <c r="T32">
         <v>55214737.0</v>
       </c>
       <c r="U32">
         <v>110941715.0</v>
+      </c>
+      <c r="V32">
+        <v>84473902.0</v>
+      </c>
+      <c r="W32">
+        <v>115205846.0</v>
+      </c>
+      <c r="X32">
+        <v>131997000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF32"/>
+  <dimension ref="A1:BJ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:62">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C1" t="s">
-        <v>83</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E1" t="s">
+        <v>87</v>
+      </c>
+      <c r="F1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
       </c>
-      <c r="F1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I1" t="s">
+        <v>90</v>
+      </c>
+      <c r="J1" t="s">
+        <v>91</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
       </c>
-      <c r="J1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="M1" t="s">
+        <v>93</v>
+      </c>
+      <c r="N1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
       </c>
-      <c r="N1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="Q1" t="s">
+        <v>96</v>
+      </c>
+      <c r="R1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
       </c>
-      <c r="R1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="T1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="U1" t="s">
+        <v>99</v>
+      </c>
+      <c r="V1" t="s">
+        <v>100</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
       </c>
-      <c r="V1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="X1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="Y1" t="s">
+        <v>102</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
       </c>
-      <c r="Z1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AB1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="AC1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
       </c>
-      <c r="AD1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AF1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="AG1" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="AH1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
       </c>
-      <c r="AJ1" t="s">
-[...8 lines deleted...]
-      <c r="AM1" t="s">
+      <c r="AN1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
       </c>
-      <c r="AN1" t="s">
-[...8 lines deleted...]
-      <c r="AQ1" t="s">
+      <c r="AR1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
       </c>
-      <c r="AR1" t="s">
-[...8 lines deleted...]
-      <c r="AU1" t="s">
+      <c r="AV1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
       </c>
-      <c r="AV1" t="s">
-[...8 lines deleted...]
-      <c r="AY1" t="s">
+      <c r="AZ1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
       </c>
-      <c r="AZ1" t="s">
-[...8 lines deleted...]
-      <c r="BC1" t="s">
+      <c r="BD1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
       </c>
-      <c r="BD1" t="s">
-[...9 lines deleted...]
-    <row r="2" spans="1:58">
+      <c r="BH1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="2" spans="1:62">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="B2">
+        <v>1280594.0</v>
+      </c>
+      <c r="C2">
+        <v>701844.0</v>
+      </c>
+      <c r="D2">
         <v>2876702.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>977936.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1521926.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>7835891.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>5008307.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>3391044.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>5374363.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>6834495.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>8300815.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>9480530.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>5184278.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>6753741.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>9148853.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>8841836.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>7555332.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>4668232.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>4838013.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>9287058.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>5820476.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>2445675.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>3181449.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1672104.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>3126491.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>3001046.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>5078304.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>9106841.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>2518218.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>4621087.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>2062318.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
+        <v>1981032.0</v>
+      </c>
+      <c r="AH2">
         <v>2157134.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
+        <v>3257379.0</v>
+      </c>
+      <c r="AJ2">
         <v>2312290.0</v>
       </c>
-      <c r="AG2">
+      <c r="AK2">
         <v>5350317.0</v>
       </c>
-      <c r="AH2">
+      <c r="AL2">
         <v>6428420.0</v>
       </c>
-      <c r="AI2">
+      <c r="AM2">
         <v>6291046.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AN2">
         <v>6020797.0</v>
       </c>
-      <c r="AK2">
+      <c r="AO2">
         <v>5918394.0</v>
       </c>
-      <c r="AL2">
+      <c r="AP2">
         <v>8534324.0</v>
       </c>
-      <c r="AM2">
+      <c r="AQ2">
         <v>-394252.0</v>
       </c>
-      <c r="AN2">
+      <c r="AR2">
         <v>8902989.0</v>
       </c>
-      <c r="AO2">
+      <c r="AS2">
         <v>7561559.0</v>
       </c>
-      <c r="AP2">
+      <c r="AT2">
         <v>6551282.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AU2">
         <v>5606369.0</v>
       </c>
-      <c r="AR2">
+      <c r="AV2">
         <v>6149454.0</v>
       </c>
-      <c r="AS2">
+      <c r="AW2">
         <v>4370475.0</v>
       </c>
-      <c r="AT2">
+      <c r="AX2">
         <v>5041401.0</v>
       </c>
-      <c r="AU2">
+      <c r="AY2">
         <v>6518156.0</v>
       </c>
-      <c r="AV2">
+      <c r="AZ2">
         <v>3392077.0</v>
       </c>
-      <c r="AW2">
+      <c r="BA2">
         <v>4784475.0</v>
       </c>
-      <c r="AX2">
+      <c r="BB2">
         <v>5735503.0</v>
       </c>
-      <c r="AY2">
+      <c r="BC2">
         <v>7123192.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BD2">
         <v>9354551.0</v>
       </c>
-      <c r="BA2">
+      <c r="BE2">
         <v>5266270.0</v>
       </c>
-      <c r="BB2">
+      <c r="BF2">
         <v>3434140.0</v>
       </c>
-      <c r="BC2">
+      <c r="BG2">
         <v>5907765.0</v>
       </c>
-      <c r="BD2">
+      <c r="BH2">
         <v>5855211.0</v>
       </c>
-      <c r="BE2">
+      <c r="BI2">
         <v>12389165.0</v>
       </c>
-      <c r="BF2">
+      <c r="BJ2">
         <v>6594800.0</v>
       </c>
     </row>
-    <row r="3" spans="1:58">
+    <row r="3" spans="1:62">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="B3">
+        <v>347702.0</v>
+      </c>
+      <c r="C3">
+        <v>480399.0</v>
+      </c>
+      <c r="D3">
         <v>570374.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>491524.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>472226.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>524409.0</v>
       </c>
-      <c r="F3"/>
-      <c r="G3">
+      <c r="H3"/>
+      <c r="I3">
         <v>380807.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>383420.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>381911.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>381800.0</v>
       </c>
-      <c r="K3">
-[...4 lines deleted...]
-      </c>
       <c r="M3">
+        <v>383282.0</v>
+      </c>
+      <c r="N3">
+        <v>388389.0</v>
+      </c>
+      <c r="O3">
         <v>392104.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>392506.0</v>
       </c>
-      <c r="O3">
-[...2 lines deleted...]
-      <c r="P3">
+      <c r="Q3">
+        <v>1182609.0</v>
+      </c>
+      <c r="R3">
         <v>256583.0</v>
       </c>
-      <c r="Q3">
-[...4 lines deleted...]
-      </c>
       <c r="S3">
-        <v>580870.0</v>
+        <v>35668.0</v>
       </c>
       <c r="T3">
-        <v>50973.0</v>
+        <v>48546.0</v>
       </c>
       <c r="U3">
+        <v>238173.0</v>
+      </c>
+      <c r="V3">
+        <v>52381.0</v>
+      </c>
+      <c r="W3">
         <v>66388.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>61420.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>127551.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>77848.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>132585.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>28292.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>86925.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>83785.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>100330.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>84477.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3"/>
+      <c r="AH3">
         <v>809111.0</v>
       </c>
-      <c r="AF3">
+      <c r="AI3"/>
+      <c r="AJ3">
         <v>168729.0</v>
       </c>
-      <c r="AG3">
+      <c r="AK3">
         <v>195415.0</v>
       </c>
-      <c r="AH3">
+      <c r="AL3">
         <v>203727.0</v>
       </c>
-      <c r="AI3">
+      <c r="AM3">
         <v>373232.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AN3">
         <v>109013.0</v>
       </c>
-      <c r="AK3">
+      <c r="AO3">
         <v>131764.0</v>
       </c>
-      <c r="AL3">
+      <c r="AP3">
         <v>121920.0</v>
       </c>
-      <c r="AM3">
+      <c r="AQ3">
         <v>194248.0</v>
       </c>
-      <c r="AN3">
+      <c r="AR3">
         <v>154168.0</v>
       </c>
-      <c r="AO3">
+      <c r="AS3">
         <v>143565.0</v>
       </c>
-      <c r="AP3">
+      <c r="AT3">
         <v>137870.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AU3">
         <v>132863.0</v>
       </c>
-      <c r="AR3">
+      <c r="AV3">
         <v>185329.0</v>
       </c>
-      <c r="AS3">
+      <c r="AW3">
         <v>112613.0</v>
       </c>
-      <c r="AT3">
+      <c r="AX3">
         <v>105128.0</v>
       </c>
-      <c r="AU3">
+      <c r="AY3">
         <v>141387.0</v>
       </c>
-      <c r="AV3">
+      <c r="AZ3">
         <v>119163.0</v>
       </c>
-      <c r="AW3">
+      <c r="BA3">
         <v>113034.0</v>
       </c>
-      <c r="AX3">
+      <c r="BB3">
         <v>192172.0</v>
       </c>
-      <c r="AY3">
+      <c r="BC3">
         <v>171209.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BD3">
         <v>203748.0</v>
       </c>
-      <c r="BA3">
+      <c r="BE3">
         <v>177633.0</v>
       </c>
-      <c r="BB3">
+      <c r="BF3">
         <v>175168.0</v>
       </c>
-      <c r="BC3">
+      <c r="BG3">
         <v>303646.0</v>
       </c>
-      <c r="BD3">
+      <c r="BH3">
         <v>296162.0</v>
       </c>
-      <c r="BE3">
+      <c r="BI3">
         <v>305599.0</v>
       </c>
-      <c r="BF3">
+      <c r="BJ3">
         <v>315447.0</v>
       </c>
     </row>
-    <row r="4" spans="1:58">
+    <row r="4" spans="1:62">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -13070,404 +14073,428 @@
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+    </row>
+    <row r="5" spans="1:62">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="B5">
+        <v>-2381455.0</v>
+      </c>
+      <c r="C5">
+        <v>-2000465.0</v>
+      </c>
+      <c r="D5">
         <v>63151.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-2102494.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-2479671.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-2440679.0</v>
       </c>
-      <c r="F5"/>
-      <c r="G5">
+      <c r="H5"/>
+      <c r="I5">
         <v>-973970.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-2101127.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>258407.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>445446.0</v>
       </c>
-      <c r="K5">
-[...4 lines deleted...]
-      </c>
       <c r="M5">
+        <v>-6844072.0</v>
+      </c>
+      <c r="N5">
+        <v>-1037536.0</v>
+      </c>
+      <c r="O5">
         <v>-953443.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-930909.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>1935971.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-4622210.0</v>
       </c>
-      <c r="Q5">
-[...2 lines deleted...]
-      <c r="R5">
+      <c r="S5">
+        <v>-719175.0</v>
+      </c>
+      <c r="T5">
         <v>92074.0</v>
       </c>
-      <c r="S5">
-[...4 lines deleted...]
-      </c>
       <c r="U5">
+        <v>-23045563.0</v>
+      </c>
+      <c r="V5">
+        <v>-488182.0</v>
+      </c>
+      <c r="W5">
         <v>570951.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>3527259.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-12302180.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-3014175.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-1584922.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-97606.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-8700254.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-1845084.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-1667690.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-1481527.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5"/>
+      <c r="AH5">
         <v>-3228801.0</v>
       </c>
-      <c r="AF5">
+      <c r="AI5"/>
+      <c r="AJ5">
         <v>234710.0</v>
       </c>
-      <c r="AG5">
+      <c r="AK5">
         <v>307764.0</v>
       </c>
-      <c r="AH5">
+      <c r="AL5">
         <v>237401.0</v>
       </c>
-      <c r="AI5">
+      <c r="AM5">
         <v>-7026371.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AN5">
         <v>2186753.0</v>
       </c>
-      <c r="AK5">
+      <c r="AO5">
         <v>1750517.0</v>
       </c>
-      <c r="AL5">
+      <c r="AP5">
         <v>2731714.0</v>
       </c>
-      <c r="AM5">
+      <c r="AQ5">
         <v>2748891.0</v>
       </c>
-      <c r="AN5">
+      <c r="AR5">
         <v>-34506.0</v>
       </c>
-      <c r="AO5">
+      <c r="AS5">
         <v>547082.0</v>
       </c>
-      <c r="AP5">
+      <c r="AT5">
         <v>795622.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AU5">
         <v>1356005.0</v>
       </c>
-      <c r="AR5">
+      <c r="AV5">
         <v>176153.0</v>
       </c>
-      <c r="AS5">
+      <c r="AW5">
         <v>247939.0</v>
       </c>
-      <c r="AT5">
+      <c r="AX5">
         <v>323823.0</v>
       </c>
-      <c r="AU5">
+      <c r="AY5">
         <v>1213.0</v>
       </c>
-      <c r="AV5">
+      <c r="AZ5">
         <v>602242.0</v>
       </c>
-      <c r="AW5">
+      <c r="BA5">
         <v>5619013.0</v>
       </c>
-      <c r="AX5">
+      <c r="BB5">
         <v>-1180332.0</v>
       </c>
-      <c r="AY5">
+      <c r="BC5">
         <v>-6501323.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BD5">
         <v>-26953890.0</v>
       </c>
-      <c r="BA5">
+      <c r="BE5">
         <v>179892.0</v>
       </c>
-      <c r="BB5">
+      <c r="BF5">
         <v>7046935.0</v>
       </c>
-      <c r="BC5">
+      <c r="BG5">
         <v>-2302653.0</v>
       </c>
-      <c r="BD5">
+      <c r="BH5">
         <v>766582.0</v>
       </c>
-      <c r="BE5">
+      <c r="BI5">
         <v>1125393.0</v>
       </c>
-      <c r="BF5">
+      <c r="BJ5">
         <v>-2062563.0</v>
       </c>
     </row>
-    <row r="6" spans="1:58">
+    <row r="6" spans="1:62">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="B6">
+        <v>-2033753.0</v>
+      </c>
+      <c r="C6">
+        <v>-1520066.0</v>
+      </c>
+      <c r="D6">
         <v>633525.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-1610970.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-2007445.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-1916270.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-764105.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-593163.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-1717707.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>640318.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>827246.0</v>
       </c>
-      <c r="K6">
-[...2 lines deleted...]
-      <c r="L6">
+      <c r="M6">
+        <v>-6460790.0</v>
+      </c>
+      <c r="N6">
         <v>-649147.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-561339.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-538403.0</v>
       </c>
-      <c r="O6">
-[...2 lines deleted...]
-      <c r="P6">
+      <c r="Q6">
+        <v>3118580.0</v>
+      </c>
+      <c r="R6">
         <v>-4365627.0</v>
       </c>
-      <c r="Q6">
-[...4 lines deleted...]
-      </c>
       <c r="S6">
+        <v>-683507.0</v>
+      </c>
+      <c r="T6">
+        <v>140620.0</v>
+      </c>
+      <c r="U6">
         <v>-22807390.0</v>
       </c>
-      <c r="T6">
-[...2 lines deleted...]
-      <c r="U6">
+      <c r="V6">
+        <v>-435801.0</v>
+      </c>
+      <c r="W6">
         <v>637339.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>3588679.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-12174629.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-2936327.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-1452337.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-69314.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-8613329.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-1761299.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-1567360.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-1397050.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
+        <v>5001804.0</v>
+      </c>
+      <c r="AH6">
         <v>-2419690.0</v>
       </c>
-      <c r="AF6">
+      <c r="AI6">
+        <v>2956606.0</v>
+      </c>
+      <c r="AJ6">
         <v>403439.0</v>
       </c>
-      <c r="AG6">
+      <c r="AK6">
         <v>503179.0</v>
       </c>
-      <c r="AH6">
+      <c r="AL6">
         <v>441128.0</v>
       </c>
-      <c r="AI6">
+      <c r="AM6">
         <v>-6653139.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AN6">
         <v>2295766.0</v>
       </c>
-      <c r="AK6">
+      <c r="AO6">
         <v>1882281.0</v>
       </c>
-      <c r="AL6">
+      <c r="AP6">
         <v>2853634.0</v>
       </c>
-      <c r="AM6">
+      <c r="AQ6">
         <v>2943139.0</v>
       </c>
-      <c r="AN6">
+      <c r="AR6">
         <v>119662.0</v>
       </c>
-      <c r="AO6">
+      <c r="AS6">
         <v>690647.0</v>
       </c>
-      <c r="AP6">
+      <c r="AT6">
         <v>933492.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AU6">
         <v>1488868.0</v>
       </c>
-      <c r="AR6">
+      <c r="AV6">
         <v>361482.0</v>
       </c>
-      <c r="AS6">
+      <c r="AW6">
         <v>360552.0</v>
       </c>
-      <c r="AT6">
+      <c r="AX6">
         <v>428951.0</v>
       </c>
-      <c r="AU6">
+      <c r="AY6">
         <v>142600.0</v>
       </c>
-      <c r="AV6">
+      <c r="AZ6">
         <v>721405.0</v>
       </c>
-      <c r="AW6">
+      <c r="BA6">
         <v>5732047.0</v>
       </c>
-      <c r="AX6">
+      <c r="BB6">
         <v>-988160.0</v>
       </c>
-      <c r="AY6">
+      <c r="BC6">
         <v>-6330114.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BD6">
         <v>-26750142.0</v>
       </c>
-      <c r="BA6">
+      <c r="BE6">
         <v>357525.0</v>
       </c>
-      <c r="BB6">
+      <c r="BF6">
         <v>7222103.0</v>
       </c>
-      <c r="BC6">
+      <c r="BG6">
         <v>-1999007.0</v>
       </c>
-      <c r="BD6">
+      <c r="BH6">
         <v>1062744.0</v>
       </c>
-      <c r="BE6">
+      <c r="BI6">
         <v>1430992.0</v>
       </c>
-      <c r="BF6">
+      <c r="BJ6">
         <v>-1747116.0</v>
       </c>
     </row>
-    <row r="7" spans="1:58">
+    <row r="7" spans="1:62">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -13482,1524 +14509,1622 @@
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
-    </row>
-    <row r="8" spans="1:58">
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+    </row>
+    <row r="8" spans="1:62">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>47950.0</v>
       </c>
-      <c r="L8"/>
-      <c r="M8"/>
       <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8">
         <v>-275310.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-3120.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>39930.0</v>
       </c>
       <c r="T8">
         <v>0.0</v>
       </c>
       <c r="U8">
+        <v>39930.0</v>
+      </c>
+      <c r="V8">
+        <v>0.0</v>
+      </c>
+      <c r="W8">
         <v>-19480.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>-20450.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>-1475050.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>-20200.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>-41840.0</v>
       </c>
-      <c r="Z8"/>
-      <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+    </row>
+    <row r="9" spans="1:62">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="B9">
+        <v>-329485.0</v>
+      </c>
+      <c r="C9">
+        <v>-424630.0</v>
+      </c>
+      <c r="D9">
         <v>699687.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-344527.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-83515.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-157868.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>1287347.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>638427.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>843356.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>1499585.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>2452102.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-154566.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>1457230.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>1451000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>2804087.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>8364381.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>1959217.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>1392646.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>1968884.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>1339179.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>2542074.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>2533930.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>2320782.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>1040025.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>1892997.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>1726525.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>1507929.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>2272651.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>2298296.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>2171190.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>2153011.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
+        <v>6168689.0</v>
+      </c>
+      <c r="AH9">
         <v>2113748.0</v>
       </c>
-      <c r="AF9">
+      <c r="AI9">
+        <v>3955329.0</v>
+      </c>
+      <c r="AJ9">
         <v>3924452.0</v>
       </c>
-      <c r="AG9">
+      <c r="AK9">
         <v>2399140.0</v>
       </c>
-      <c r="AH9">
+      <c r="AL9">
         <v>3616172.0</v>
       </c>
-      <c r="AI9">
+      <c r="AM9">
         <v>5699516.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AN9">
         <v>5057079.0</v>
       </c>
-      <c r="AK9">
+      <c r="AO9">
         <v>7036280.0</v>
       </c>
-      <c r="AL9">
+      <c r="AP9">
         <v>3508887.0</v>
       </c>
-      <c r="AM9">
+      <c r="AQ9">
         <v>8229395.0</v>
       </c>
-      <c r="AN9">
+      <c r="AR9">
         <v>1922491.0</v>
       </c>
-      <c r="AO9">
+      <c r="AS9">
         <v>2159033.0</v>
       </c>
-      <c r="AP9">
+      <c r="AT9">
         <v>1744927.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AU9">
         <v>3118499.0</v>
       </c>
-      <c r="AR9">
+      <c r="AV9">
         <v>2805484.0</v>
       </c>
-      <c r="AS9">
+      <c r="AW9">
         <v>2987791.0</v>
       </c>
-      <c r="AT9">
+      <c r="AX9">
         <v>2977227.0</v>
       </c>
-      <c r="AU9">
+      <c r="AY9">
         <v>629123.0</v>
       </c>
-      <c r="AV9">
+      <c r="AZ9">
         <v>1803953.0</v>
       </c>
-      <c r="AW9">
+      <c r="BA9">
         <v>2965679.0</v>
       </c>
-      <c r="AX9">
+      <c r="BB9">
         <v>2469683.0</v>
       </c>
-      <c r="AY9">
+      <c r="BC9">
         <v>-6086461.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BD9">
         <v>6465819.0</v>
       </c>
-      <c r="BA9">
+      <c r="BE9">
         <v>4710109.0</v>
       </c>
-      <c r="BB9">
+      <c r="BF9">
         <v>5880852.0</v>
       </c>
-      <c r="BC9">
+      <c r="BG9">
         <v>8691452.0</v>
       </c>
-      <c r="BD9">
+      <c r="BH9">
         <v>6200743.0</v>
       </c>
-      <c r="BE9">
+      <c r="BI9">
         <v>6579929.0</v>
       </c>
-      <c r="BF9">
+      <c r="BJ9">
         <v>4414547.0</v>
       </c>
     </row>
-    <row r="10" spans="1:58">
+    <row r="10" spans="1:62">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="B10">
+        <v>-3747884.0</v>
+      </c>
+      <c r="C10">
+        <v>-2017164.0</v>
+      </c>
+      <c r="D10">
         <v>-402024.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-2759191.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-2953023.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-2678041.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-939759.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-1316165.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-2188698.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>146414.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>290954.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-6956661.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-1127018.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-1043821.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-1036718.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>1758428.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-4750713.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-816383.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-77940.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-23160656.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-580648.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>429953.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>3385612.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-12454941.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-3264867.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-1736523.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-227434.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-8837606.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-1954986.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-1794962.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-1614380.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
+        <v>-547442.0</v>
+      </c>
+      <c r="AH10">
         <v>-3393423.0</v>
       </c>
-      <c r="AF10">
+      <c r="AI10">
+        <v>93551.0</v>
+      </c>
+      <c r="AJ10">
         <v>107717.0</v>
       </c>
-      <c r="AG10">
+      <c r="AK10">
         <v>200460.0</v>
       </c>
-      <c r="AH10">
+      <c r="AL10">
         <v>125027.0</v>
       </c>
-      <c r="AI10">
+      <c r="AM10">
         <v>-7200497.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AN10">
         <v>1997844.0</v>
       </c>
-      <c r="AK10">
+      <c r="AO10">
         <v>1671692.0</v>
       </c>
-      <c r="AL10">
+      <c r="AP10">
         <v>2659660.0</v>
       </c>
-      <c r="AM10">
+      <c r="AQ10">
         <v>2474340.0</v>
       </c>
-      <c r="AN10">
+      <c r="AR10">
         <v>-98903.0</v>
       </c>
-      <c r="AO10">
+      <c r="AS10">
         <v>464877.0</v>
       </c>
-      <c r="AP10">
+      <c r="AT10">
         <v>718970.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AU10">
         <v>1300826.0</v>
       </c>
-      <c r="AR10">
+      <c r="AV10">
         <v>119218.0</v>
       </c>
-      <c r="AS10">
+      <c r="AW10">
         <v>195583.0</v>
       </c>
-      <c r="AT10">
+      <c r="AX10">
         <v>240567.0</v>
       </c>
-      <c r="AU10">
+      <c r="AY10">
         <v>80304.0</v>
       </c>
-      <c r="AV10">
+      <c r="AZ10">
         <v>522837.0</v>
       </c>
-      <c r="AW10">
+      <c r="BA10">
         <v>5557693.0</v>
       </c>
-      <c r="AX10">
+      <c r="BB10">
         <v>-1263302.0</v>
       </c>
-      <c r="AY10">
+      <c r="BC10">
         <v>-6739468.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BD10">
         <v>-27004059.0</v>
       </c>
-      <c r="BA10">
+      <c r="BE10">
         <v>40940.0</v>
       </c>
-      <c r="BB10">
+      <c r="BF10">
         <v>6941129.0</v>
       </c>
-      <c r="BC10">
+      <c r="BG10">
         <v>-2517007.0</v>
       </c>
-      <c r="BD10">
+      <c r="BH10">
         <v>749096.0</v>
       </c>
-      <c r="BE10">
+      <c r="BI10">
         <v>1009624.0</v>
       </c>
-      <c r="BF10">
+      <c r="BJ10">
         <v>-2188124.0</v>
       </c>
     </row>
-    <row r="11" spans="1:58">
+    <row r="11" spans="1:62">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="B11">
+        <v>312524.0</v>
+      </c>
+      <c r="C11">
+        <v>-15050.0</v>
+      </c>
+      <c r="D11">
         <v>226622.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>314760.0</v>
       </c>
-      <c r="D11"/>
-[...1 lines deleted...]
-      <c r="F11">
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11">
         <v>211900.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>168900.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>264200.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>211590.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>72109.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>170937.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>260250.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-32021.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-169232.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>3467022.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>8330.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-2292.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-2013.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>282800.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>306060.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>17338.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-7463.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-217181.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>17979.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>18052.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-6477.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>605570.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>20816.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>21576.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-5672.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
+        <v>-1007550.0</v>
+      </c>
+      <c r="AH11">
         <v>14973.0</v>
       </c>
-      <c r="AF11">
+      <c r="AI11"/>
+      <c r="AJ11">
         <v>46397.0</v>
       </c>
-      <c r="AG11">
+      <c r="AK11">
         <v>22472.0</v>
       </c>
-      <c r="AH11">
+      <c r="AL11">
         <v>724.0</v>
       </c>
-      <c r="AI11">
+      <c r="AM11">
         <v>3999416.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AN11">
         <v>41450.0</v>
       </c>
-      <c r="AK11">
+      <c r="AO11">
         <v>28855.0</v>
       </c>
-      <c r="AL11">
+      <c r="AP11">
         <v>54144.0</v>
       </c>
-      <c r="AM11">
+      <c r="AQ11">
         <v>-375379.0</v>
       </c>
-      <c r="AN11">
+      <c r="AR11">
         <v>-21125.0</v>
       </c>
-      <c r="AO11">
+      <c r="AS11">
         <v>53530.0</v>
       </c>
-      <c r="AP11">
+      <c r="AT11">
         <v>564270.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AU11">
         <v>564035.0</v>
       </c>
-      <c r="AR11">
+      <c r="AV11">
         <v>5607.0</v>
       </c>
-      <c r="AS11"/>
-[...1 lines deleted...]
-      <c r="AU11">
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11">
         <v>65866.0</v>
       </c>
-      <c r="AV11">
+      <c r="AZ11">
         <v>-116727.0</v>
       </c>
-      <c r="AW11">
+      <c r="BA11">
         <v>104119.0</v>
       </c>
-      <c r="AX11">
+      <c r="BB11">
         <v>-123269.0</v>
       </c>
-      <c r="AY11">
+      <c r="BC11">
         <v>47311.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BD11">
         <v>6000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BE11">
         <v>-184139.0</v>
       </c>
-      <c r="BB11">
+      <c r="BF11">
         <v>607.0</v>
       </c>
-      <c r="BC11">
+      <c r="BG11">
         <v>1087508.0</v>
       </c>
-      <c r="BD11">
+      <c r="BH11">
         <v>-182034.0</v>
       </c>
-      <c r="BE11">
+      <c r="BI11">
         <v>291000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BJ11">
         <v>21000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:58">
+    <row r="12" spans="1:62">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="B12">
+        <v>473784.0</v>
+      </c>
+      <c r="C12">
+        <v>474971.0</v>
+      </c>
+      <c r="D12">
         <v>465175.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>656693.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>473352.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>237365.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>175654.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>342194.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>87572.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>111993.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>154492.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>112589.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>89482.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>90378.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>105809.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>187373.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>128503.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>97209.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>170013.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>115093.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>92466.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>140998.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>141648.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>152761.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>250692.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>151601.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>129828.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>137352.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>109902.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>127272.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>132853.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
+        <v>138515.0</v>
+      </c>
+      <c r="AH12">
         <v>164622.0</v>
       </c>
-      <c r="AF12">
+      <c r="AI12">
+        <v>194136.0</v>
+      </c>
+      <c r="AJ12">
         <v>126993.0</v>
       </c>
-      <c r="AG12">
+      <c r="AK12">
         <v>107304.0</v>
       </c>
-      <c r="AH12">
+      <c r="AL12">
         <v>112374.0</v>
       </c>
-      <c r="AI12">
+      <c r="AM12">
         <v>174126.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AN12">
         <v>188909.0</v>
       </c>
-      <c r="AK12">
+      <c r="AO12">
         <v>78825.0</v>
       </c>
-      <c r="AL12">
+      <c r="AP12">
         <v>72054.0</v>
       </c>
-      <c r="AM12">
+      <c r="AQ12">
         <v>274551.0</v>
       </c>
-      <c r="AN12">
+      <c r="AR12">
         <v>64397.0</v>
       </c>
-      <c r="AO12">
+      <c r="AS12">
         <v>82205.0</v>
       </c>
-      <c r="AP12">
+      <c r="AT12">
         <v>76652.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AU12">
         <v>55179.0</v>
       </c>
-      <c r="AR12">
+      <c r="AV12">
         <v>56935.0</v>
       </c>
-      <c r="AS12">
+      <c r="AW12">
         <v>60755.0</v>
       </c>
-      <c r="AT12">
+      <c r="AX12">
         <v>83256.0</v>
       </c>
-      <c r="AU12">
+      <c r="AY12">
         <v>79091.0</v>
       </c>
-      <c r="AV12">
+      <c r="AZ12">
         <v>79404.0</v>
       </c>
-      <c r="AW12">
+      <c r="BA12">
         <v>61320.0</v>
       </c>
-      <c r="AX12">
+      <c r="BB12">
         <v>82970.0</v>
       </c>
-      <c r="AY12">
+      <c r="BC12">
         <v>70079.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BD12">
         <v>141293.0</v>
       </c>
-      <c r="BA12">
+      <c r="BE12">
         <v>138952.0</v>
       </c>
-      <c r="BB12">
+      <c r="BF12">
         <v>105806.0</v>
       </c>
-      <c r="BC12">
+      <c r="BG12">
         <v>214354.0</v>
       </c>
-      <c r="BD12">
+      <c r="BH12">
         <v>75658.0</v>
       </c>
-      <c r="BE12">
+      <c r="BI12">
         <v>115769.0</v>
       </c>
-      <c r="BF12">
+      <c r="BJ12">
         <v>125561.0</v>
       </c>
     </row>
-    <row r="13" spans="1:58">
+    <row r="13" spans="1:62">
       <c r="A13" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>142</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13">
         <v>465180.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>656690.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>473350.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>237370.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>89100.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>112590.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>89480.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>90380.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>105810.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>187370.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>128500.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>97210.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>170010.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>115090.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>92470.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>141000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>141650.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>684880.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>250690.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>281430.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+    </row>
+    <row r="14" spans="1:62">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B14">
+        <v>239277.0</v>
+      </c>
+      <c r="C14">
         <v>675.0</v>
       </c>
-      <c r="C14"/>
       <c r="D14">
+        <v>675.0</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14">
         <v>-15426.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>19621.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>4391.0</v>
       </c>
-      <c r="G14"/>
-      <c r="H14">
+      <c r="I14"/>
+      <c r="J14">
         <v>12352.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>23385.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>21811.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>23606.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>39063.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>32021.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>169232.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-60537.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>20066.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>2292.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>2013.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>37441.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>0.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>2142.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>27915.0</v>
       </c>
-      <c r="W14"/>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
-    </row>
-    <row r="15" spans="1:58">
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+    </row>
+    <row r="15" spans="1:62">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="B15">
+        <v>-3821131.0</v>
+      </c>
+      <c r="C15">
+        <v>-2001440.0</v>
+      </c>
+      <c r="D15">
         <v>-627971.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-3056452.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-2968449.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-2658420.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-1147268.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-1473106.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-2440546.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-41791.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>240656.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-7056047.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-1348205.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-1011800.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-867486.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-2044437.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-4742100.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-814091.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-75927.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-23366084.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-886708.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>412615.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>3393076.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-12237761.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-3282846.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-1754574.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-220956.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-9464046.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-1975801.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-1816537.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-1608707.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
+        <v>-1063638.0</v>
+      </c>
+      <c r="AH15">
         <v>-3408395.0</v>
       </c>
-      <c r="AF15">
+      <c r="AI15">
+        <v>67408.0</v>
+      </c>
+      <c r="AJ15">
         <v>39741.0</v>
       </c>
-      <c r="AG15">
+      <c r="AK15">
         <v>154686.0</v>
       </c>
-      <c r="AH15">
+      <c r="AL15">
         <v>102145.0</v>
       </c>
-      <c r="AI15">
+      <c r="AM15">
         <v>-11235784.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AN15">
         <v>1946690.0</v>
       </c>
-      <c r="AK15">
+      <c r="AO15">
         <v>1726430.0</v>
       </c>
-      <c r="AL15">
+      <c r="AP15">
         <v>2564140.0</v>
       </c>
-      <c r="AM15">
+      <c r="AQ15">
         <v>3488682.0</v>
       </c>
-      <c r="AN15">
+      <c r="AR15">
         <v>-77778.0</v>
       </c>
-      <c r="AO15">
+      <c r="AS15">
         <v>411347.0</v>
       </c>
-      <c r="AP15">
+      <c r="AT15">
         <v>154701.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AU15">
         <v>691313.0</v>
       </c>
-      <c r="AR15">
+      <c r="AV15">
         <v>113611.0</v>
       </c>
-      <c r="AS15">
+      <c r="AW15">
         <v>195583.0</v>
       </c>
-      <c r="AT15">
+      <c r="AX15">
         <v>240567.0</v>
       </c>
-      <c r="AU15">
+      <c r="AY15">
         <v>-28799.0</v>
       </c>
-      <c r="AV15">
+      <c r="AZ15">
         <v>718968.0</v>
       </c>
-      <c r="AW15">
+      <c r="BA15">
         <v>5577928.0</v>
       </c>
-      <c r="AX15">
+      <c r="BB15">
         <v>-1108112.0</v>
       </c>
-      <c r="AY15">
+      <c r="BC15">
         <v>-5031877.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BD15">
         <v>-27716415.0</v>
       </c>
-      <c r="BA15">
+      <c r="BE15">
         <v>362146.0</v>
       </c>
-      <c r="BB15">
+      <c r="BF15">
         <v>6492381.0</v>
       </c>
-      <c r="BC15">
+      <c r="BG15">
         <v>-3704074.0</v>
       </c>
-      <c r="BD15">
+      <c r="BH15">
         <v>310496.0</v>
       </c>
-      <c r="BE15">
+      <c r="BI15">
         <v>654551.0</v>
       </c>
-      <c r="BF15">
+      <c r="BJ15">
         <v>-2322462.0</v>
       </c>
     </row>
-    <row r="16" spans="1:58">
+    <row r="16" spans="1:62">
       <c r="A16" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>145</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
         <v>-627970.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-3056450.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-2968450.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-2658420.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-24540680.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-6916860.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-1348205.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-1011800.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-867486.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-2044440.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-4742100.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-814090.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-75930.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-23366080.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-886710.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>412620.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>3393080.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-17317940.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-3282850.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-1974820.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-    </row>
-    <row r="17" spans="1:58">
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+    </row>
+    <row r="17" spans="1:62">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="B17">
+        <v>-4060408.0</v>
+      </c>
+      <c r="C17">
+        <v>-2002115.0</v>
+      </c>
+      <c r="D17">
         <v>-628646.0</v>
       </c>
-      <c r="C17"/>
-      <c r="D17">
+      <c r="E17"/>
+      <c r="F17">
         <v>-2953023.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-2678041.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-1151659.0</v>
       </c>
-      <c r="G17"/>
-      <c r="H17">
+      <c r="I17"/>
+      <c r="J17">
         <v>-2452898.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-65176.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>218845.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-7127598.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-1387268.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-1043821.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-1036718.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-1708594.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-4759043.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-816383.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-77940.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-23443456.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-886708.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>429953.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>3385612.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-12454941.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-3264867.0</v>
       </c>
-      <c r="Y17"/>
-      <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+    </row>
+    <row r="18" spans="1:62">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="B18">
+        <v>-473784.0</v>
+      </c>
+      <c r="C18">
+        <v>-474971.0</v>
+      </c>
+      <c r="D18">
         <v>-465175.0</v>
       </c>
-      <c r="C18"/>
-      <c r="D18">
+      <c r="E18"/>
+      <c r="F18">
         <v>-473352.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-237365.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-175654.0</v>
       </c>
-      <c r="G18"/>
-      <c r="H18">
+      <c r="I18"/>
+      <c r="J18">
         <v>-87572.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-111993.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-154492.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>3153414.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-89482.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-90378.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-105809.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>1030673.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-128503.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-97209.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-170013.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-115093.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-92466.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-140998.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-141648.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-152761.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-250692.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
-    </row>
-    <row r="19" spans="1:58">
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+    </row>
+    <row r="19" spans="1:62">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -15014,54 +16139,58 @@
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+    </row>
+    <row r="20" spans="1:62">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -15076,230 +16205,246 @@
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+    </row>
+    <row r="21" spans="1:62">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="B21">
+        <v>-2381455.0</v>
+      </c>
+      <c r="C21">
+        <v>-2000465.0</v>
+      </c>
+      <c r="D21">
         <v>-1457229.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-2902508.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-2479671.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-3183157.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-764105.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-1904290.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-1646570.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-1397780.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>445446.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-6844072.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-1037536.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-953443.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-930909.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>1945801.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-4622210.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-719174.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>92073.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-23045563.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-488182.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>570951.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>3527259.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-12302179.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-3014175.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-1584923.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-97607.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-8700254.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-1845085.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-1667691.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-1481528.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
+        <v>5001804.0</v>
+      </c>
+      <c r="AH21">
         <v>-3228802.0</v>
       </c>
-      <c r="AF21">
+      <c r="AI21">
+        <v>2956606.0</v>
+      </c>
+      <c r="AJ21">
         <v>234710.0</v>
       </c>
-      <c r="AG21">
+      <c r="AK21">
         <v>307764.0</v>
       </c>
-      <c r="AH21">
+      <c r="AL21">
         <v>237401.0</v>
       </c>
-      <c r="AI21">
+      <c r="AM21">
         <v>-7026371.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AN21">
         <v>2186753.0</v>
       </c>
-      <c r="AK21">
+      <c r="AO21">
         <v>1750517.0</v>
       </c>
-      <c r="AL21">
+      <c r="AP21">
         <v>2731714.0</v>
       </c>
-      <c r="AM21">
+      <c r="AQ21">
         <v>2748891.0</v>
       </c>
-      <c r="AN21">
+      <c r="AR21">
         <v>-34506.0</v>
       </c>
-      <c r="AO21">
+      <c r="AS21">
         <v>547082.0</v>
       </c>
-      <c r="AP21">
+      <c r="AT21">
         <v>795622.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AU21">
         <v>1356004.0</v>
       </c>
-      <c r="AR21">
+      <c r="AV21">
         <v>176154.0</v>
       </c>
-      <c r="AS21">
+      <c r="AW21">
         <v>256338.0</v>
       </c>
-      <c r="AT21">
+      <c r="AX21">
         <v>323823.0</v>
       </c>
-      <c r="AU21">
+      <c r="AY21">
         <v>228440.0</v>
       </c>
-      <c r="AV21">
+      <c r="AZ21">
         <v>522837.0</v>
       </c>
-      <c r="AW21">
+      <c r="BA21">
         <v>5557693.0</v>
       </c>
-      <c r="AX21">
+      <c r="BB21">
         <v>-1212253.0</v>
       </c>
-      <c r="AY21">
+      <c r="BC21">
         <v>-6283338.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BD21">
         <v>-27004059.0</v>
       </c>
-      <c r="BA21">
+      <c r="BE21">
         <v>40940.0</v>
       </c>
-      <c r="BB21">
+      <c r="BF21">
         <v>7046935.0</v>
       </c>
-      <c r="BC21">
+      <c r="BG21">
         <v>-2100423.0</v>
       </c>
-      <c r="BD21">
+      <c r="BH21">
         <v>749096.0</v>
       </c>
-      <c r="BE21">
+      <c r="BI21">
         <v>1009624.0</v>
       </c>
-      <c r="BF21">
+      <c r="BJ21">
         <v>-2062563.0</v>
       </c>
     </row>
-    <row r="22" spans="1:58">
+    <row r="22" spans="1:62">
       <c r="A22" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -15314,230 +16459,246 @@
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
-    </row>
-    <row r="23" spans="1:58">
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+    </row>
+    <row r="23" spans="1:62">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="B23">
+        <v>3332564.0</v>
+      </c>
+      <c r="C23">
+        <v>2277679.0</v>
+      </c>
+      <c r="D23">
         <v>5033618.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>3535917.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>3918082.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>10861180.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>7059759.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>5933761.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>7864288.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>9731856.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>10307471.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>18442729.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>8559887.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>9944335.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>12883849.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>18345264.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>14414358.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>7087563.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>6714825.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>33607520.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>8850732.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>4408654.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>5664519.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>15014307.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>8033663.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>6312494.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>8402260.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>19552633.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>6661599.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>8687088.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>5711009.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
+        <v>3147917.0</v>
+      </c>
+      <c r="AH23">
         <v>7499734.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
+        <v>4256102.0</v>
+      </c>
+      <c r="AJ23">
         <v>6002032.0</v>
       </c>
-      <c r="AG23">
+      <c r="AK23">
         <v>9620511.0</v>
       </c>
-      <c r="AH23">
+      <c r="AL23">
         <v>9807222.0</v>
       </c>
-      <c r="AI23">
+      <c r="AM23">
         <v>15211551.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AN23">
         <v>8891197.0</v>
       </c>
-      <c r="AK23">
+      <c r="AO23">
         <v>11332063.0</v>
       </c>
-      <c r="AL23">
+      <c r="AP23">
         <v>12988899.0</v>
       </c>
-      <c r="AM23">
+      <c r="AQ23">
         <v>2548615.0</v>
       </c>
-      <c r="AN23">
+      <c r="AR23">
         <v>13021136.0</v>
       </c>
-      <c r="AO23">
+      <c r="AS23">
         <v>13378770.0</v>
       </c>
-      <c r="AP23">
+      <c r="AT23">
         <v>11213026.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AU23">
         <v>8798551.0</v>
       </c>
-      <c r="AR23">
+      <c r="AV23">
         <v>8815501.0</v>
       </c>
-      <c r="AS23">
+      <c r="AW23">
         <v>7137256.0</v>
       </c>
-      <c r="AT23">
+      <c r="AX23">
         <v>7733445.0</v>
       </c>
-      <c r="AU23">
+      <c r="AY23">
         <v>12791705.0</v>
       </c>
-      <c r="AV23">
+      <c r="AZ23">
         <v>4641074.0</v>
       </c>
-      <c r="AW23">
+      <c r="BA23">
         <v>2174162.0</v>
       </c>
-      <c r="AX23">
+      <c r="BB23">
         <v>9417439.0</v>
       </c>
-      <c r="AY23">
+      <c r="BC23">
         <v>14961011.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BD23">
         <v>42774260.0</v>
       </c>
-      <c r="BA23">
+      <c r="BE23">
         <v>9835649.0</v>
       </c>
-      <c r="BB23">
+      <c r="BF23">
         <v>2305837.0</v>
       </c>
-      <c r="BC23">
+      <c r="BG23">
         <v>16901870.0</v>
       </c>
-      <c r="BD23">
+      <c r="BH23">
         <v>11289372.0</v>
       </c>
-      <c r="BE23">
+      <c r="BI23">
         <v>17872082.0</v>
       </c>
-      <c r="BF23">
+      <c r="BJ23">
         <v>13100115.0</v>
       </c>
     </row>
-    <row r="24" spans="1:58">
+    <row r="24" spans="1:62">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15552,156 +16713,164 @@
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-    </row>
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+    </row>
+    <row r="25" spans="1:62">
       <c r="A25" t="s">
-        <v>149</v>
-[...3 lines deleted...]
-      </c>
+        <v>154</v>
+      </c>
+      <c r="B25"/>
       <c r="C25"/>
       <c r="D25">
+        <v>570374.0</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25">
         <v>472226.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>524409.0</v>
       </c>
-      <c r="F25"/>
-[...1 lines deleted...]
-      <c r="H25">
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25">
         <v>383419.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>381911.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>381800.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>383282.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>388389.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>392104.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>392506.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1182609.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>256583.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>35668.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>48546.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>238173.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>52381.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>66388.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>61420.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>127551.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>77848.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-    </row>
-    <row r="26" spans="1:58">
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+    </row>
+    <row r="26" spans="1:62">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -15716,54 +16885,58 @@
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+    </row>
+    <row r="27" spans="1:62">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -15778,902 +16951,961 @@
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+    </row>
+    <row r="28" spans="1:62">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="B28">
+        <v>4213150.0</v>
+      </c>
+      <c r="C28">
+        <v>2056234.0</v>
+      </c>
+      <c r="D28">
         <v>2156916.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>2557980.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2514341.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>2826111.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>2752106.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28">
+      <c r="I28"/>
+      <c r="J28">
         <v>2489925.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>2897361.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>2617831.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>6529159.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3252325.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>2975064.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>3729438.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>13113150.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1101155.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>585284.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>661650.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>15157940.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1309122.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>895179.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>515536.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>926217.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>756382.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>519846.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>970005.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>2540352.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>669109.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>483486.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>579930.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28"/>
+      <c r="AH28">
         <v>620221.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28"/>
+      <c r="AJ28">
         <v>806255.0</v>
       </c>
-      <c r="AG28">
+      <c r="AK28">
         <v>1293441.0</v>
       </c>
-      <c r="AH28">
+      <c r="AL28">
         <v>699925.0</v>
       </c>
-      <c r="AI28">
+      <c r="AM28">
         <v>11999774.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AN28">
         <v>418757.0</v>
       </c>
-      <c r="AK28">
+      <c r="AO28">
         <v>671006.0</v>
       </c>
-      <c r="AL28">
+      <c r="AP28">
         <v>734313.0</v>
       </c>
-      <c r="AM28">
+      <c r="AQ28">
         <v>848613.0</v>
       </c>
-      <c r="AN28">
+      <c r="AR28">
         <v>291210.0</v>
       </c>
-      <c r="AO28">
+      <c r="AS28">
         <v>806214.0</v>
       </c>
-      <c r="AP28">
+      <c r="AT28">
         <v>814170.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AU28">
         <v>8995195.0</v>
       </c>
-      <c r="AR28">
+      <c r="AV28">
         <v>471573.0</v>
       </c>
-      <c r="AS28">
+      <c r="AW28">
         <v>452576.0</v>
       </c>
-      <c r="AT28">
+      <c r="AX28">
         <v>456469.0</v>
       </c>
-      <c r="AU28">
+      <c r="AY28">
         <v>184705.0</v>
       </c>
-      <c r="AV28">
+      <c r="AZ28">
         <v>639959.0</v>
       </c>
-      <c r="AW28">
+      <c r="BA28">
         <v>3348416.0</v>
       </c>
-      <c r="AX28">
+      <c r="BB28">
         <v>721318.0</v>
       </c>
-      <c r="AY28">
+      <c r="BC28">
         <v>3743623.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BD28">
         <v>1364548.0</v>
       </c>
-      <c r="BA28">
+      <c r="BE28">
         <v>1916930.0</v>
       </c>
-      <c r="BB28">
+      <c r="BF28">
         <v>1162623.0</v>
       </c>
-      <c r="BC28">
+      <c r="BG28">
         <v>1644465.0</v>
       </c>
-      <c r="BD28">
+      <c r="BH28">
         <v>1331054.0</v>
       </c>
-      <c r="BE28">
+      <c r="BI28">
         <v>1095931.0</v>
       </c>
-      <c r="BF28">
+      <c r="BJ28">
         <v>1083826.0</v>
       </c>
     </row>
-    <row r="29" spans="1:58">
+    <row r="29" spans="1:62">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="B29">
+        <v>312524.0</v>
+      </c>
+      <c r="C29">
+        <v>-15050.0</v>
+      </c>
+      <c r="D29">
         <v>226622.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>314760.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>0.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>0.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>211900.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29">
+      <c r="I29"/>
+      <c r="J29">
         <v>264200.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>211590.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>72109.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>170940.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>260250.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>0.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>0.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>3467020.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>8330.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>0.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>0.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>282800.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>306060.0</v>
       </c>
-      <c r="U29"/>
-[...5 lines deleted...]
-      </c>
+      <c r="W29"/>
       <c r="X29">
         <v>0.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
+      <c r="Y29">
+        <v>0.0</v>
+      </c>
+      <c r="Z29">
+        <v>0.0</v>
+      </c>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
-    </row>
-    <row r="30" spans="1:58">
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+    </row>
+    <row r="30" spans="1:62">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="B30">
+        <v>2051969.0</v>
+      </c>
+      <c r="C30">
+        <v>1575835.0</v>
+      </c>
+      <c r="D30">
         <v>2156916.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>2557981.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>2396156.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>3025289.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>2051452.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>2542717.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>2489925.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>2897361.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>2006656.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>8962199.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>3375609.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>3190594.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>3734996.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>9503428.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>6859026.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>2419331.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>1876812.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>24320462.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>3030256.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>1962979.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>2483070.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>13342203.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>4907172.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>3311448.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>3323956.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>10445792.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>4143381.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>4066000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>3648691.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
+        <v>1166885.0</v>
+      </c>
+      <c r="AH30">
         <v>5342600.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
+        <v>998723.0</v>
+      </c>
+      <c r="AJ30">
         <v>3689742.0</v>
       </c>
-      <c r="AG30">
+      <c r="AK30">
         <v>4270194.0</v>
       </c>
-      <c r="AH30">
+      <c r="AL30">
         <v>3378802.0</v>
       </c>
-      <c r="AI30">
+      <c r="AM30">
         <v>8920505.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AN30">
         <v>2870400.0</v>
       </c>
-      <c r="AK30">
+      <c r="AO30">
         <v>5413669.0</v>
       </c>
-      <c r="AL30">
+      <c r="AP30">
         <v>4454575.0</v>
       </c>
-      <c r="AM30">
+      <c r="AQ30">
         <v>2942867.0</v>
       </c>
-      <c r="AN30">
+      <c r="AR30">
         <v>4118147.0</v>
       </c>
-      <c r="AO30">
+      <c r="AS30">
         <v>5817211.0</v>
       </c>
-      <c r="AP30">
+      <c r="AT30">
         <v>4661744.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AU30">
         <v>3192182.0</v>
       </c>
-      <c r="AR30">
+      <c r="AV30">
         <v>2666047.0</v>
       </c>
-      <c r="AS30">
+      <c r="AW30">
         <v>2766781.0</v>
       </c>
-      <c r="AT30">
+      <c r="AX30">
         <v>2692044.0</v>
       </c>
-      <c r="AU30">
+      <c r="AY30">
         <v>6273549.0</v>
       </c>
-      <c r="AV30">
+      <c r="AZ30">
         <v>1248997.0</v>
       </c>
-      <c r="AW30">
+      <c r="BA30">
         <v>-2610313.0</v>
       </c>
-      <c r="AX30">
+      <c r="BB30">
         <v>3681936.0</v>
       </c>
-      <c r="AY30">
+      <c r="BC30">
         <v>7837819.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BD30">
         <v>33419709.0</v>
       </c>
-      <c r="BA30">
+      <c r="BE30">
         <v>4569379.0</v>
       </c>
-      <c r="BB30">
+      <c r="BF30">
         <v>-1128303.0</v>
       </c>
-      <c r="BC30">
+      <c r="BG30">
         <v>10994105.0</v>
       </c>
-      <c r="BD30">
+      <c r="BH30">
         <v>5434161.0</v>
       </c>
-      <c r="BE30">
+      <c r="BI30">
         <v>5482917.0</v>
       </c>
-      <c r="BF30">
+      <c r="BJ30">
         <v>6505315.0</v>
       </c>
     </row>
-    <row r="31" spans="1:58">
+    <row r="31" spans="1:62">
       <c r="A31" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="B31">
+        <v>-1366429.0</v>
+      </c>
+      <c r="C31">
+        <v>-16699.0</v>
+      </c>
+      <c r="D31">
         <v>1055205.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>143317.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-473352.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>505116.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-175654.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>588125.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-87572.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-111993.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-154492.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-112589.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-89482.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-90378.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-105809.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-187373.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-128503.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-97209.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-170013.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-115093.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-92466.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-1208778.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-141648.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-152762.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-250692.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-151600.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-129827.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-137352.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-109901.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-127271.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-132852.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
+        <v>-5549246.0</v>
+      </c>
+      <c r="AH31">
         <v>-164621.0</v>
       </c>
-      <c r="AF31">
+      <c r="AI31">
+        <v>-2863055.0</v>
+      </c>
+      <c r="AJ31">
         <v>-126993.0</v>
       </c>
-      <c r="AG31">
+      <c r="AK31">
         <v>-107304.0</v>
       </c>
-      <c r="AH31">
+      <c r="AL31">
         <v>-112374.0</v>
       </c>
-      <c r="AI31">
+      <c r="AM31">
         <v>-174126.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AN31">
         <v>-188909.0</v>
       </c>
-      <c r="AK31">
+      <c r="AO31">
         <v>-78825.0</v>
       </c>
-      <c r="AL31">
+      <c r="AP31">
         <v>-72054.0</v>
       </c>
-      <c r="AM31">
+      <c r="AQ31">
         <v>-274551.0</v>
       </c>
-      <c r="AN31">
+      <c r="AR31">
         <v>-64397.0</v>
       </c>
-      <c r="AO31">
+      <c r="AS31">
         <v>-82205.0</v>
       </c>
-      <c r="AP31">
+      <c r="AT31">
         <v>-76652.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AU31">
         <v>-55178.0</v>
       </c>
-      <c r="AR31">
+      <c r="AV31">
         <v>-56935.0</v>
       </c>
-      <c r="AS31">
+      <c r="AW31">
         <v>-60721.0</v>
       </c>
-      <c r="AT31">
+      <c r="AX31">
         <v>-83256.0</v>
       </c>
-      <c r="AU31">
+      <c r="AY31">
         <v>-148136.0</v>
       </c>
-      <c r="AV31">
+      <c r="AZ31">
         <v>-79404.0</v>
       </c>
-      <c r="AW31">
+      <c r="BA31">
         <v>-61320.0</v>
       </c>
-      <c r="AX31">
+      <c r="BB31">
         <v>-82970.0</v>
       </c>
-      <c r="AY31">
+      <c r="BC31">
         <v>-456130.0</v>
-      </c>
-[...6 lines deleted...]
-        <v>-416584.0</v>
       </c>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31">
+        <v>-68026.0</v>
+      </c>
+      <c r="BG31">
+        <v>-416584.0</v>
+      </c>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31">
         <v>-125561.0</v>
       </c>
     </row>
-    <row r="32" spans="1:58">
+    <row r="32" spans="1:62">
       <c r="A32" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="B32">
+        <v>951109.0</v>
+      </c>
+      <c r="C32">
+        <v>277214.0</v>
+      </c>
+      <c r="D32">
         <v>3576389.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>633409.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>1438411.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>7678023.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>6295654.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>4029471.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>6217719.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>8334080.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>10752917.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>9325964.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>6641508.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>8204741.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>11952940.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>17206217.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>9514549.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>6060878.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>6806897.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>10626237.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>8362550.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>4979605.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>5502231.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>2712129.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>5019488.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>4727571.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>6586233.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>11379492.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>4816514.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>6792277.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>4215329.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
+        <v>8149721.0</v>
+      </c>
+      <c r="AH32">
         <v>4270882.0</v>
       </c>
-      <c r="AF32">
+      <c r="AI32">
+        <v>7212708.0</v>
+      </c>
+      <c r="AJ32">
         <v>6236742.0</v>
       </c>
-      <c r="AG32">
+      <c r="AK32">
         <v>7749457.0</v>
       </c>
-      <c r="AH32">
+      <c r="AL32">
         <v>10044592.0</v>
       </c>
-      <c r="AI32">
+      <c r="AM32">
         <v>11990562.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AN32">
         <v>11077876.0</v>
       </c>
-      <c r="AK32">
+      <c r="AO32">
         <v>12954674.0</v>
       </c>
-      <c r="AL32">
+      <c r="AP32">
         <v>12043211.0</v>
       </c>
-      <c r="AM32">
+      <c r="AQ32">
         <v>7835143.0</v>
       </c>
-      <c r="AN32">
+      <c r="AR32">
         <v>10825480.0</v>
       </c>
-      <c r="AO32">
+      <c r="AS32">
         <v>9720592.0</v>
       </c>
-      <c r="AP32">
+      <c r="AT32">
         <v>8296209.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AU32">
         <v>8724868.0</v>
       </c>
-      <c r="AR32">
+      <c r="AV32">
         <v>8954938.0</v>
       </c>
-      <c r="AS32">
+      <c r="AW32">
         <v>7358266.0</v>
       </c>
-      <c r="AT32">
+      <c r="AX32">
         <v>8018628.0</v>
       </c>
-      <c r="AU32">
+      <c r="AY32">
         <v>7147279.0</v>
       </c>
-      <c r="AV32">
+      <c r="AZ32">
         <v>5196030.0</v>
       </c>
-      <c r="AW32">
+      <c r="BA32">
         <v>7750154.0</v>
       </c>
-      <c r="AX32">
+      <c r="BB32">
         <v>8205186.0</v>
       </c>
-      <c r="AY32">
+      <c r="BC32">
         <v>1036731.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BD32">
         <v>15820370.0</v>
       </c>
-      <c r="BA32">
+      <c r="BE32">
         <v>9976379.0</v>
       </c>
-      <c r="BB32">
+      <c r="BF32">
         <v>9314992.0</v>
       </c>
-      <c r="BC32">
+      <c r="BG32">
         <v>14599217.0</v>
       </c>
-      <c r="BD32">
+      <c r="BH32">
         <v>12055954.0</v>
       </c>
-      <c r="BE32">
+      <c r="BI32">
         <v>18969094.0</v>
       </c>
-      <c r="BF32">
+      <c r="BJ32">
         <v>11009347.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U30"/>
+  <dimension ref="A1:X30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -16693,57 +17925,66 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="2" spans="1:21">
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="B2">
-        <v>686290.0</v>
+        <v>127948011.0</v>
       </c>
       <c r="C2">
         <v>136777581.0</v>
       </c>
       <c r="D2">
         <v>469000.0</v>
       </c>
       <c r="E2">
         <v>1051843.0</v>
       </c>
       <c r="F2">
         <v>6435098.0</v>
       </c>
       <c r="G2">
         <v>59438100.0</v>
       </c>
       <c r="H2">
         <v>56320357.0</v>
       </c>
       <c r="I2">
         <v>7638894.0</v>
       </c>
       <c r="J2">
         <v>3741566.0</v>
       </c>
@@ -16758,57 +17999,62 @@
       </c>
       <c r="N2">
         <v>16172897.0</v>
       </c>
       <c r="O2">
         <v>7404122.0</v>
       </c>
       <c r="P2">
         <v>3532053.0</v>
       </c>
       <c r="Q2">
         <v>4706630.0</v>
       </c>
       <c r="R2">
         <v>931543.0</v>
       </c>
       <c r="S2">
         <v>-605530.0</v>
       </c>
       <c r="T2">
         <v>3876042.0</v>
       </c>
       <c r="U2">
         <v>3731602.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:21">
+      <c r="V2"/>
+      <c r="W2">
+        <v>8195000.0</v>
+      </c>
+      <c r="X2"/>
+    </row>
+    <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="B3">
-        <v>1233619</v>
+        <v>1221314</v>
       </c>
       <c r="C3">
         <v>43110</v>
       </c>
       <c r="D3">
         <v>20909</v>
       </c>
       <c r="E3">
         <v>1883115</v>
       </c>
       <c r="F3">
         <v>441399</v>
       </c>
       <c r="G3">
         <v>25120273</v>
       </c>
       <c r="H3">
         <v>450703</v>
       </c>
       <c r="I3">
         <v>1939780</v>
       </c>
       <c r="J3">
         <v>252210</v>
       </c>
@@ -16823,107 +18069,122 @@
       </c>
       <c r="N3">
         <v>583029</v>
       </c>
       <c r="O3">
         <v>449058</v>
       </c>
       <c r="P3">
         <v>148848</v>
       </c>
       <c r="Q3">
         <v>423480</v>
       </c>
       <c r="R3">
         <v>1161166</v>
       </c>
       <c r="S3">
         <v>679501</v>
       </c>
       <c r="T3">
         <v>591330</v>
       </c>
       <c r="U3">
         <v>552432</v>
       </c>
-    </row>
-    <row r="4" spans="1:21">
+      <c r="V3">
+        <v>4851418</v>
+      </c>
+      <c r="W3">
+        <v>3645210</v>
+      </c>
+      <c r="X3">
+        <v>3435000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-    </row>
-    <row r="5" spans="1:21">
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+    </row>
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-    </row>
-    <row r="6" spans="1:21">
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+    </row>
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="B6">
-        <v>127261721.0</v>
+        <v>-47492831.0</v>
       </c>
       <c r="C6">
         <v>341030.0</v>
       </c>
       <c r="D6">
         <v>136308581.0</v>
       </c>
       <c r="E6">
         <v>-4275276.0</v>
       </c>
       <c r="F6">
         <v>-5383255.0</v>
       </c>
       <c r="G6">
         <v>3250854.0</v>
       </c>
       <c r="H6">
         <v>6167923.0</v>
       </c>
       <c r="I6">
         <v>48681463.0</v>
       </c>
       <c r="J6">
         <v>-3224609.0</v>
       </c>
@@ -16938,57 +18199,60 @@
       </c>
       <c r="N6">
         <v>-14588434.0</v>
       </c>
       <c r="O6">
         <v>8768775.0</v>
       </c>
       <c r="P6">
         <v>3872069.0</v>
       </c>
       <c r="Q6">
         <v>-1174577.0</v>
       </c>
       <c r="R6">
         <v>3775087.0</v>
       </c>
       <c r="S6">
         <v>1537073.0</v>
       </c>
       <c r="T6">
         <v>-4481572.0</v>
       </c>
       <c r="U6">
         <v>144440.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:21">
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="B7">
-        <v>2779442.0</v>
+        <v>-14414096.0</v>
       </c>
       <c r="C7">
         <v>-7375710.0</v>
       </c>
       <c r="D7">
         <v>-7332061.0</v>
       </c>
       <c r="E7">
         <v>-79324711.0</v>
       </c>
       <c r="F7">
         <v>75333136.0</v>
       </c>
       <c r="G7">
         <v>-5593843.0</v>
       </c>
       <c r="H7">
         <v>5295837.0</v>
       </c>
       <c r="I7">
         <v>1666449.0</v>
       </c>
       <c r="J7">
         <v>-8889168.0</v>
       </c>
@@ -17003,127 +18267,140 @@
       </c>
       <c r="N7">
         <v>-29203952.0</v>
       </c>
       <c r="O7">
         <v>7638650.0</v>
       </c>
       <c r="P7">
         <v>3881535.0</v>
       </c>
       <c r="Q7">
         <v>-8406389.0</v>
       </c>
       <c r="R7">
         <v>5330038.0</v>
       </c>
       <c r="S7">
         <v>1198627.0</v>
       </c>
       <c r="T7">
         <v>-6496425.0</v>
       </c>
       <c r="U7">
         <v>-9908938.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:21">
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7">
+        <v>8381000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-    </row>
-    <row r="9" spans="1:21">
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="B9">
-        <v>2311883.0</v>
+        <v>-12766998.0</v>
       </c>
       <c r="C9"/>
       <c r="D9">
-        <v>-2866410.0</v>
+        <v>4680145.0</v>
       </c>
       <c r="E9">
         <v>-5502204.0</v>
       </c>
       <c r="F9">
         <v>9566844.0</v>
       </c>
       <c r="G9">
         <v>-12011330.0</v>
       </c>
       <c r="H9">
         <v>7037878.0</v>
       </c>
       <c r="I9">
         <v>3195149.0</v>
       </c>
       <c r="J9">
         <v>-3952724.0</v>
       </c>
       <c r="K9">
         <v>-1269474.0</v>
       </c>
       <c r="L9">
         <v>34296624.0</v>
       </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
-    </row>
-    <row r="10" spans="1:21">
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9">
+        <v>48219000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="B10">
-        <v>54511.0</v>
+        <v>62523.0</v>
       </c>
       <c r="C10"/>
       <c r="D10">
         <v>437919.0</v>
       </c>
       <c r="E10">
         <v>114129.0</v>
       </c>
       <c r="F10">
         <v>34741.0</v>
       </c>
       <c r="G10">
         <v>351892.0</v>
       </c>
       <c r="H10">
         <v>658555.0</v>
       </c>
       <c r="I10">
         <v>440506.0</v>
       </c>
       <c r="J10">
         <v>-4037527.0</v>
       </c>
       <c r="K10">
         <v>1335787.0</v>
@@ -17136,248 +18413,280 @@
       </c>
       <c r="N10">
         <v>-502657.0</v>
       </c>
       <c r="O10">
         <v>-272347.0</v>
       </c>
       <c r="P10">
         <v>775828.0</v>
       </c>
       <c r="Q10">
         <v>-1007075.0</v>
       </c>
       <c r="R10">
         <v>364318.0</v>
       </c>
       <c r="S10">
         <v>87645.0</v>
       </c>
       <c r="T10">
         <v>-1083251.0</v>
       </c>
       <c r="U10">
         <v>471872.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:21">
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10">
+        <v>1291000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-1810049.0</v>
       </c>
       <c r="F11">
         <v>66631551.0</v>
       </c>
       <c r="G11">
         <v>13099595.0</v>
       </c>
       <c r="H11">
         <v>-1918424.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
-    </row>
-    <row r="12" spans="1:21">
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>1813658.0</v>
       </c>
       <c r="F12">
         <v>-502952.0</v>
       </c>
       <c r="G12">
         <v>9776953.0</v>
       </c>
       <c r="H12">
         <v>9799028.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
-    </row>
-    <row r="13" spans="1:21">
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+    </row>
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-76680377.0</v>
       </c>
       <c r="F13">
         <v>-76680377.0</v>
       </c>
       <c r="G13">
         <v>-76680377.0</v>
       </c>
       <c r="H13">
         <v>-76680377.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
-    </row>
-    <row r="14" spans="1:21">
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+    </row>
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="B14">
-        <v>2050253.0</v>
+        <v>1918913.0</v>
       </c>
       <c r="C14">
         <v>686170.0</v>
       </c>
       <c r="D14">
         <v>1527938.0</v>
       </c>
       <c r="E14">
         <v>1556281.0</v>
       </c>
       <c r="F14">
         <v>1523406.0</v>
       </c>
       <c r="G14">
         <v>418362.0</v>
       </c>
       <c r="H14">
-        <v>366276.0</v>
+        <v>357767.0</v>
       </c>
       <c r="I14">
         <v>355517.0</v>
       </c>
       <c r="J14">
         <v>495381.0</v>
       </c>
       <c r="K14">
         <v>735929.0</v>
       </c>
       <c r="L14">
         <v>629851.0</v>
       </c>
       <c r="M14">
         <v>535933.0</v>
       </c>
       <c r="N14">
         <v>565756.0</v>
       </c>
       <c r="O14">
         <v>727758.0</v>
       </c>
       <c r="P14">
         <v>1220854.0</v>
       </c>
       <c r="Q14">
         <v>1497833.0</v>
       </c>
       <c r="R14">
         <v>1515777.0</v>
       </c>
       <c r="S14">
         <v>1595000.0</v>
       </c>
       <c r="T14">
         <v>1432039.0</v>
       </c>
       <c r="U14">
         <v>845774.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:21">
+      <c r="V14">
+        <v>1105072.0</v>
+      </c>
+      <c r="W14">
+        <v>725080.0</v>
+      </c>
+      <c r="X14">
+        <v>707000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15">
         <v>612447.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:21">
+      <c r="V15">
+        <v>1224894.0</v>
+      </c>
+      <c r="W15">
+        <v>612447.0</v>
+      </c>
+      <c r="X15">
+        <v>3389000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="B16">
-        <v>127948011.0</v>
+        <v>80455180.0</v>
       </c>
       <c r="C16">
         <v>686290.0</v>
       </c>
       <c r="D16">
         <v>136777581.0</v>
       </c>
       <c r="E16">
         <v>-3223433.0</v>
       </c>
       <c r="F16">
         <v>1051843.0</v>
       </c>
       <c r="G16">
         <v>62688954.0</v>
       </c>
       <c r="H16">
         <v>62488280.0</v>
       </c>
       <c r="I16">
         <v>56320357.0</v>
       </c>
       <c r="J16">
         <v>516957.0</v>
       </c>
@@ -17392,82 +18701,92 @@
       </c>
       <c r="N16">
         <v>1584463.0</v>
       </c>
       <c r="O16">
         <v>16172897.0</v>
       </c>
       <c r="P16">
         <v>7404122.0</v>
       </c>
       <c r="Q16">
         <v>3532053.0</v>
       </c>
       <c r="R16">
         <v>4706630.0</v>
       </c>
       <c r="S16">
         <v>931543.0</v>
       </c>
       <c r="T16">
         <v>-605530.0</v>
       </c>
       <c r="U16">
         <v>3876042.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:21">
+      <c r="V16">
+        <v>3731602.0</v>
+      </c>
+      <c r="W16"/>
+      <c r="X16">
+        <v>8195000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
-    </row>
-    <row r="18" spans="1:21">
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="B18">
-        <v>-4683930.0</v>
+        <v>-23655050.0</v>
       </c>
       <c r="C18"/>
       <c r="D18">
         <v>-758582.0</v>
       </c>
       <c r="E18">
         <v>-87831685.0</v>
       </c>
       <c r="F18">
         <v>68235636.0</v>
       </c>
       <c r="G18">
         <v>-40965903.0</v>
       </c>
       <c r="H18">
         <v>-3128849.0</v>
       </c>
       <c r="I18">
         <v>-312769.0</v>
       </c>
       <c r="J18">
         <v>-11208607.0</v>
       </c>
       <c r="K18">
         <v>-7231214.0</v>
@@ -17480,168 +18799,186 @@
       </c>
       <c r="N18">
         <v>-15412053.0</v>
       </c>
       <c r="O18">
         <v>1317959.0</v>
       </c>
       <c r="P18">
         <v>8360619.0</v>
       </c>
       <c r="Q18">
         <v>-3826140.0</v>
       </c>
       <c r="R18">
         <v>8251435.0</v>
       </c>
       <c r="S18">
         <v>-2632025.0</v>
       </c>
       <c r="T18">
         <v>-8336648.0</v>
       </c>
       <c r="U18">
         <v>671225.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:21">
+      <c r="V18">
+        <v>-6319860.0</v>
+      </c>
+      <c r="W18">
+        <v>5424530.0</v>
+      </c>
+      <c r="X18">
+        <v>10012000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="B19">
         <v>449529.0</v>
       </c>
       <c r="C19"/>
       <c r="D19">
         <v>1395967.0</v>
       </c>
       <c r="E19">
         <v>-4812160.0</v>
       </c>
       <c r="F19">
         <v>-3227570.0</v>
       </c>
       <c r="G19">
         <v>-1457162.0</v>
       </c>
       <c r="H19">
         <v>-2113398.0</v>
       </c>
       <c r="I19">
         <v>-762490.0</v>
       </c>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-    </row>
-    <row r="20" spans="1:21">
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>78854325.0</v>
       </c>
       <c r="F20">
         <v>2215477.0</v>
       </c>
       <c r="G20">
         <v>54344242.0</v>
       </c>
       <c r="H20">
         <v>5107575.0</v>
       </c>
       <c r="I20">
         <v>53947653.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-    </row>
-    <row r="21" spans="1:21">
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="B21">
         <v>11053021.0</v>
       </c>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21">
         <v>350924.0</v>
       </c>
       <c r="F21">
         <v>-886666.0</v>
       </c>
       <c r="G21">
         <v>-407299.0</v>
       </c>
       <c r="H21">
         <v>3924053.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-    </row>
-    <row r="22" spans="1:21">
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+    </row>
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="B22">
-        <v>-9311293.0</v>
+        <v>-10089291.0</v>
       </c>
       <c r="C22">
         <v>-28927130.0</v>
       </c>
       <c r="D22">
         <v>-3714787.0</v>
       </c>
       <c r="E22">
         <v>-10116273.0</v>
       </c>
       <c r="F22">
         <v>-4165037.0</v>
       </c>
       <c r="G22">
         <v>-19925740.0</v>
       </c>
       <c r="H22">
         <v>-17683050.0</v>
       </c>
       <c r="I22">
         <v>-14295476.0</v>
       </c>
       <c r="J22">
         <v>-1632091.0</v>
       </c>
@@ -17656,57 +18993,66 @@
       </c>
       <c r="N22">
         <v>5297510.0</v>
       </c>
       <c r="O22">
         <v>-25473475.0</v>
       </c>
       <c r="P22">
         <v>-2946411.0</v>
       </c>
       <c r="Q22">
         <v>-1453617.0</v>
       </c>
       <c r="R22">
         <v>-915187.0</v>
       </c>
       <c r="S22">
         <v>-7966483.0</v>
       </c>
       <c r="T22">
         <v>1267855.0</v>
       </c>
       <c r="U22">
         <v>12560668.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:21">
+      <c r="V22">
+        <v>9249354.0</v>
+      </c>
+      <c r="W22">
+        <v>10697410.0</v>
+      </c>
+      <c r="X22">
+        <v>3474000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="B23">
-        <v>-44439.0</v>
+        <v>-59592.0</v>
       </c>
       <c r="C23">
         <v>-1917700.0</v>
       </c>
       <c r="D23">
         <v>-259325.0</v>
       </c>
       <c r="E23">
         <v>478417.0</v>
       </c>
       <c r="F23">
         <v>-1451550.0</v>
       </c>
       <c r="G23">
         <v>-3660610.0</v>
       </c>
       <c r="H23">
         <v>-13744.0</v>
       </c>
       <c r="I23">
         <v>-568699.0</v>
       </c>
       <c r="J23">
         <v>1214653.0</v>
       </c>
@@ -17721,54 +19067,63 @@
       </c>
       <c r="N23">
         <v>-2855903.0</v>
       </c>
       <c r="O23">
         <v>669589.0</v>
       </c>
       <c r="P23">
         <v>204242.0</v>
       </c>
       <c r="Q23">
         <v>131447.0</v>
       </c>
       <c r="R23">
         <v>584696.0</v>
       </c>
       <c r="S23">
         <v>-820389.0</v>
       </c>
       <c r="T23">
         <v>-577906.0</v>
       </c>
       <c r="U23">
         <v>589847.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:21">
+      <c r="V23">
+        <v>2417999.0</v>
+      </c>
+      <c r="W23">
+        <v>-8332133.0</v>
+      </c>
+      <c r="X23">
+        <v>1550000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="B24">
         <v>-5611620.0</v>
       </c>
       <c r="C24">
         <v>9047810.0</v>
       </c>
       <c r="D24">
         <v>-900005.0</v>
       </c>
       <c r="E24">
         <v>3173729.0</v>
       </c>
       <c r="F24">
         <v>1294298.0</v>
       </c>
       <c r="G24">
         <v>-46882.0</v>
       </c>
       <c r="H24">
         <v>2158953.0</v>
       </c>
       <c r="I24">
         <v>677540.0</v>
       </c>
@@ -17786,192 +19141,214 @@
       </c>
       <c r="N24">
         <v>3920000.0</v>
       </c>
       <c r="O24">
         <v>-121600.0</v>
       </c>
       <c r="P24">
         <v>-9537.0</v>
       </c>
       <c r="Q24">
         <v>505323.0</v>
       </c>
       <c r="R24">
         <v>-27921.0</v>
       </c>
       <c r="S24">
         <v>-405457.0</v>
       </c>
       <c r="T24">
         <v>-1311787.0</v>
       </c>
       <c r="U24">
         <v>-1858862.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:21">
+      <c r="V24">
+        <v>-1266614.0</v>
+      </c>
+      <c r="W24">
+        <v>1651118.0</v>
+      </c>
+      <c r="X24"/>
+    </row>
+    <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="B25">
-        <v>1031287.0</v>
+        <v>150738.0</v>
       </c>
       <c r="C25"/>
       <c r="D25">
         <v>8789342.0</v>
       </c>
       <c r="E25">
         <v>1936133.0</v>
       </c>
       <c r="F25">
         <v>-4014470.0</v>
       </c>
       <c r="G25">
         <v>-2641489.0</v>
       </c>
       <c r="H25">
-        <v>9342791.0</v>
+        <v>9351300.0</v>
       </c>
       <c r="I25">
         <v>-170164.0</v>
       </c>
       <c r="J25">
         <v>8949411.0</v>
       </c>
       <c r="K25">
         <v>10804668.0</v>
       </c>
       <c r="L25">
         <v>-517356.0</v>
       </c>
       <c r="M25">
         <v>-1770288.0</v>
       </c>
       <c r="N25">
         <v>8511662.0</v>
       </c>
       <c r="O25">
         <v>18874084.0</v>
       </c>
       <c r="P25">
         <v>6353489.0</v>
       </c>
       <c r="Q25">
         <v>4959513.0</v>
       </c>
       <c r="R25">
         <v>3481973.0</v>
       </c>
       <c r="S25">
         <v>3220332.0</v>
       </c>
       <c r="T25">
         <v>-3948787.0</v>
       </c>
       <c r="U25">
         <v>-2273847.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:21">
+      <c r="V25">
+        <v>-11822868.0</v>
+      </c>
+      <c r="W25">
+        <v>-2352750.0</v>
+      </c>
+      <c r="X25">
+        <v>885000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>78854330.0</v>
       </c>
       <c r="F26">
         <v>2215480.0</v>
       </c>
       <c r="G26">
         <v>54344240.0</v>
       </c>
       <c r="H26">
         <v>5107580.0</v>
       </c>
       <c r="I26">
         <v>53947650.0</v>
       </c>
       <c r="J26">
         <v>14723470.0</v>
       </c>
       <c r="K26"/>
       <c r="L26">
         <v>6000000.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-    </row>
-    <row r="27" spans="1:21">
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+    </row>
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27">
         <v>838234.0</v>
       </c>
       <c r="G27">
         <v>854833.0</v>
       </c>
       <c r="H27">
         <v>0.0</v>
       </c>
       <c r="I27">
         <v>859942.0</v>
       </c>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-    </row>
-    <row r="28" spans="1:21">
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="B28">
-        <v>11008582.0</v>
+        <v>10106323.0</v>
       </c>
       <c r="C28">
         <v>182550.0</v>
       </c>
       <c r="D28">
         <v>-259325.0</v>
       </c>
       <c r="E28">
         <v>81030444.0</v>
       </c>
       <c r="F28">
         <v>217.0</v>
       </c>
       <c r="G28">
         <v>51143243.0</v>
       </c>
       <c r="H28">
         <v>9031628.0</v>
       </c>
       <c r="I28">
         <v>52520522.0</v>
       </c>
       <c r="J28">
         <v>15134562.0</v>
       </c>
@@ -17986,57 +19363,66 @@
       </c>
       <c r="N28">
         <v>1146634.0</v>
       </c>
       <c r="O28">
         <v>-679358.0</v>
       </c>
       <c r="P28">
         <v>-5041943.0</v>
       </c>
       <c r="Q28">
         <v>1609572.0</v>
       </c>
       <c r="R28">
         <v>-3204333.0</v>
       </c>
       <c r="S28">
         <v>4164543.0</v>
       </c>
       <c r="T28">
         <v>6717563.0</v>
       </c>
       <c r="U28">
         <v>-22600.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:21">
+      <c r="V28">
+        <v>1193105.0</v>
+      </c>
+      <c r="W28">
+        <v>4561642.0</v>
+      </c>
+      <c r="X28">
+        <v>-1839000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="B29">
-        <v>-3450311.0</v>
+        <v>-22433736.0</v>
       </c>
       <c r="C29">
         <v>-9055950.0</v>
       </c>
       <c r="D29">
         <v>-729568.0</v>
       </c>
       <c r="E29">
         <v>-85948570.0</v>
       </c>
       <c r="F29">
         <v>68677035.0</v>
       </c>
       <c r="G29">
         <v>-15845630.0</v>
       </c>
       <c r="H29">
         <v>-2678146.0</v>
       </c>
       <c r="I29">
         <v>1627011.0</v>
       </c>
       <c r="J29">
         <v>-10956397.0</v>
       </c>
@@ -18051,57 +19437,66 @@
       </c>
       <c r="N29">
         <v>-14829024.0</v>
       </c>
       <c r="O29">
         <v>1767017.0</v>
       </c>
       <c r="P29">
         <v>8509467.0</v>
       </c>
       <c r="Q29">
         <v>-3402660.0</v>
       </c>
       <c r="R29">
         <v>9412601.0</v>
       </c>
       <c r="S29">
         <v>-1952524.0</v>
       </c>
       <c r="T29">
         <v>-7745318.0</v>
       </c>
       <c r="U29">
         <v>1223657.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:21">
+      <c r="V29">
+        <v>-1468442.0</v>
+      </c>
+      <c r="W29">
+        <v>9069740.0</v>
+      </c>
+      <c r="X29">
+        <v>13447000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="B30">
-        <v>-6395706.0</v>
+        <v>-33997274.0</v>
       </c>
       <c r="C30">
         <v>9004700.0</v>
       </c>
       <c r="D30">
         <v>3700784.0</v>
       </c>
       <c r="E30">
         <v>586236.0</v>
       </c>
       <c r="F30">
         <v>-74021419.0</v>
       </c>
       <c r="G30">
         <v>-31707503.0</v>
       </c>
       <c r="H30">
         <v>170364.0</v>
       </c>
       <c r="I30">
         <v>-762490.0</v>
       </c>
       <c r="J30">
         <v>4095278.0</v>
       </c>
@@ -18115,616 +19510,643 @@
         <v>-930267.0</v>
       </c>
       <c r="N30">
         <v>-1722371.0</v>
       </c>
       <c r="O30">
         <v>6965836.0</v>
       </c>
       <c r="P30">
         <v>573783.0</v>
       </c>
       <c r="Q30">
         <v>168063.0</v>
       </c>
       <c r="R30">
         <v>-2360464.0</v>
       </c>
       <c r="S30">
         <v>-540617.0</v>
       </c>
       <c r="T30">
         <v>-3443117.0</v>
       </c>
       <c r="U30">
         <v>-1086139.0</v>
+      </c>
+      <c r="V30">
+        <v>-6118037.0</v>
+      </c>
+      <c r="W30">
+        <v>-1994090.0</v>
+      </c>
+      <c r="X30">
+        <v>-3412000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF30"/>
+  <dimension ref="A1:BH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:60">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C1" t="s">
-        <v>83</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E1" t="s">
+        <v>87</v>
+      </c>
+      <c r="F1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
       </c>
-      <c r="F1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I1" t="s">
+        <v>90</v>
+      </c>
+      <c r="J1" t="s">
+        <v>91</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
       </c>
-      <c r="J1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="M1" t="s">
+        <v>93</v>
+      </c>
+      <c r="N1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
       </c>
-      <c r="N1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="Q1" t="s">
+        <v>96</v>
+      </c>
+      <c r="R1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
       </c>
-      <c r="R1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="T1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="U1" t="s">
+        <v>99</v>
+      </c>
+      <c r="V1" t="s">
+        <v>100</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
       </c>
-      <c r="V1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="X1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="Y1" t="s">
+        <v>102</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
       </c>
-      <c r="Z1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AB1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="AC1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
       </c>
-      <c r="AD1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AF1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="AG1" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="AH1" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="AI1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AK1" t="s">
         <v>10</v>
       </c>
-      <c r="AJ1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AL1" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="AM1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AO1" t="s">
         <v>11</v>
       </c>
-      <c r="AN1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AP1" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="AQ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AS1" t="s">
         <v>12</v>
       </c>
-      <c r="AR1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AT1" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AU1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AW1" t="s">
         <v>13</v>
       </c>
-      <c r="AV1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX1" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AY1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BA1" t="s">
         <v>14</v>
       </c>
-      <c r="AZ1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BB1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="BC1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BE1" t="s">
         <v>15</v>
       </c>
-      <c r="BD1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BF1" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:58">
+        <v>128</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="2" spans="1:60">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="B2">
+        <v>126366886.0</v>
+      </c>
+      <c r="C2">
+        <v>127948011.0</v>
+      </c>
+      <c r="D2">
         <v>485114.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>329050.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>129195746.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>686290.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>136777581.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>141078801.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>139790431.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>138494958.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>469000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>123206042.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>128469058.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>-6694543.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1051843.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>67758321.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>50613747.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>61626023.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>9305781.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>71709856.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>66178509.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>74804585.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1005251.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>62111658.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>63396521.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>57747424.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1487703.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>10917188.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>12451627.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>9880960.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>516957.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>-2153059.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>-498837.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>-2781784.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>-2153059.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>-2707400.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>-2383290.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>-186127.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>-169288.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>-984384.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>212307.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>1174757.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>-790463.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>992564.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>498863.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>409316.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>1584463.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>3180645.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>12135541.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>9398420.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>15372897.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>10781023.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>7379273.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>7819895.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>6714528.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>2405089.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>8351955.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>7936306.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>2750873.0</v>
       </c>
     </row>
-    <row r="3" spans="1:58">
+    <row r="3" spans="1:60">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="B3">
-        <v>7294770</v>
+        <v>12304</v>
       </c>
       <c r="C3">
+        <v>1233619</v>
+      </c>
+      <c r="D3">
+        <v>2</v>
+      </c>
+      <c r="E3">
         <v>1212809</v>
       </c>
-      <c r="D3">
-[...2 lines deleted...]
-      <c r="E3">
+      <c r="F3">
+        <v>1</v>
+      </c>
+      <c r="G3">
         <v>20811</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>43110</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>186</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>7720</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>21108</v>
       </c>
-      <c r="J3">
-[...2 lines deleted...]
-      <c r="K3">
+      <c r="L3">
+        <v>3</v>
+      </c>
+      <c r="M3">
         <v>1705476</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>167783</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>3906</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>5950</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>53399</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>2727929</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1660071</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>2156208</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>24921273</v>
-      </c>
-[...4 lines deleted...]
-        <v>199000</v>
       </c>
       <c r="V3">
         <v>199000</v>
       </c>
       <c r="W3">
+        <v>199000</v>
+      </c>
+      <c r="X3">
+        <v>199000</v>
+      </c>
+      <c r="Y3">
         <v>77839</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>5540</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>378404</v>
-      </c>
-[...4 lines deleted...]
-        <v>1893853</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
+        <v>1893853</v>
+      </c>
+      <c r="AD3">
+        <v>0</v>
+      </c>
+      <c r="AE3">
         <v>6650</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>39277</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>74323</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>74323</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>39598</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>95576</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>9752799</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>9907053</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>10017160</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>388434</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>10482062</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AR3">
         <v>0</v>
       </c>
       <c r="AS3">
         <v>0</v>
       </c>
       <c r="AT3">
-        <v>6600</v>
+        <v>0</v>
       </c>
       <c r="AU3">
         <v>0</v>
       </c>
       <c r="AV3">
-        <v>0</v>
+        <v>6600</v>
       </c>
       <c r="AW3">
         <v>0</v>
       </c>
       <c r="AX3">
         <v>0</v>
       </c>
       <c r="AY3">
-        <v>327458</v>
+        <v>0</v>
       </c>
       <c r="AZ3">
         <v>0</v>
       </c>
       <c r="BA3">
-        <v>0</v>
+        <v>327458</v>
       </c>
       <c r="BB3">
         <v>0</v>
       </c>
       <c r="BC3">
+        <v>0</v>
+      </c>
+      <c r="BD3">
+        <v>0</v>
+      </c>
+      <c r="BE3">
         <v>298231</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>302192</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>130828</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>3827</v>
       </c>
     </row>
-    <row r="4" spans="1:58">
+    <row r="4" spans="1:60">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -18739,54 +20161,56 @@
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+      <c r="BH4"/>
+    </row>
+    <row r="5" spans="1:60">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -18801,406 +20225,420 @@
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-    </row>
-    <row r="6" spans="1:58">
+      <c r="BG5"/>
+      <c r="BH5"/>
+    </row>
+    <row r="6" spans="1:60">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="B6">
+        <v>-45911706.0</v>
+      </c>
+      <c r="C6">
+        <v>-1581125.0</v>
+      </c>
+      <c r="D6">
         <v>127462897.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>156064.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-2825844.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-135471964.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>341030.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-4301220.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>1288370.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>1295473.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>134878404.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-126429475.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-5263016.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>135163601.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-7746386.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-66706478.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>17144574.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-11012276.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>52320242.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-9020902.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>5531347.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-8626076.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>73799334.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>376622.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-1284863.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>5649097.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>56259721.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>45403169.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-1534439.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>2570667.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>9364003.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>4874204.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-2712976.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>2282947.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-628725.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>554341.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-324110.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-2197163.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-16839.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>815096.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-1196691.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-962450.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>1965220.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-1783027.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>493701.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>89547.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-1175147.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-1596182.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-8954896.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>2737121.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-5974477.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>5391874.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>3401750.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-440622.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>1105367.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>4999033.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-5946866.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>415649.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>5185433.0</v>
       </c>
     </row>
-    <row r="7" spans="1:58">
+    <row r="7" spans="1:60">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="B7">
+        <v>-18710918.0</v>
+      </c>
+      <c r="C7">
+        <v>4296822.0</v>
+      </c>
+      <c r="D7">
         <v>3872760.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>4264288.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-1118198.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-4239408.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-7375710.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-3477207.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>1643354.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>379348.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>1285835.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>12004543.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-1361153.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-4707801.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-85260300.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>71692575.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>23890286.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-10419848.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-9829877.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-10741856.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>11676280.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-6442821.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-85446.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>2039730.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-670228.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>4774348.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-848013.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-1009891.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-282864.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>4047878.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-1088674.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-747571.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-3100097.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-9136841.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-2539024.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>2380732.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-5296320.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-19414977.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>4732933.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-8883686.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-105972.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-367739.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>775448.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-1433763.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-360766.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>218569.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-2664187.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-12093036.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-30647298.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>17389626.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-3853244.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>10665848.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>595849.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>1288495.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-4911542.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>2588586.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-5611721.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>280646.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>6624024.0</v>
       </c>
     </row>
-    <row r="8" spans="1:58">
+    <row r="8" spans="1:60">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -19215,712 +20653,738 @@
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+      <c r="BH8"/>
+    </row>
+    <row r="9" spans="1:60">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="B9">
+        <v>-18956674.0</v>
+      </c>
+      <c r="C9">
+        <v>6189676.0</v>
+      </c>
+      <c r="D9">
         <v>1803071.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>7025920.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-334941.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-6182167.0</v>
       </c>
-      <c r="F9"/>
-      <c r="G9">
+      <c r="H9"/>
+      <c r="I9">
         <v>-3263437.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>863085.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>370645.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-836703.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>5803488.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-2329315.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-3165222.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-5811155.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>2470646.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>10281907.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>3111046.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-6296755.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-10767258.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>10297339.0</v>
       </c>
-      <c r="U9"/>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-    </row>
-    <row r="10" spans="1:58">
+      <c r="BG9"/>
+      <c r="BH9"/>
+    </row>
+    <row r="10" spans="1:60">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="B10">
+        <v>4181.0</v>
+      </c>
+      <c r="C10">
+        <v>58343.0</v>
+      </c>
+      <c r="D10">
         <v>9051.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>23188.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>8586.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>13686.0</v>
       </c>
-      <c r="F10"/>
-      <c r="G10">
+      <c r="H10"/>
+      <c r="I10">
         <v>9248.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>25226.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>9541.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>95931.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>40495.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>52607.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>15029.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>5998.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-77391.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>162414.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-50194.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-88.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>85860.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>27687.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>34521.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>203824.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>256018.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>254604.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>128459.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>19474.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>273870.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>118062.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>38461.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>10113.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-634732.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-762618.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>10652.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>181047.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>1458951.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>354958.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-772808.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>294686.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>1283470.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-448913.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>107086.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-1321794.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>463900.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-374601.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-1820601.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-349615.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-362696.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>299577.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-495386.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>55848.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>711765.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-357494.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-290907.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-335711.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>248131.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-18678.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>718522.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-172147.0</v>
       </c>
     </row>
-    <row r="11" spans="1:58">
+    <row r="11" spans="1:60">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>2103398.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>78199304.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-1557608.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-80555143.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-    </row>
-    <row r="12" spans="1:58">
+      <c r="BG11"/>
+      <c r="BH11"/>
+    </row>
+    <row r="12" spans="1:60">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>3945957.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-924600.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-829087.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-378612.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
-    </row>
-    <row r="13" spans="1:58">
+      <c r="BG12"/>
+      <c r="BH12"/>
+    </row>
+    <row r="13" spans="1:60">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>603922.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-77284299.0</v>
       </c>
       <c r="N13">
         <v>-77284299.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13"/>
+      <c r="O13">
+        <v>-77284299.0</v>
+      </c>
+      <c r="P13">
+        <v>-77284299.0</v>
+      </c>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+      <c r="BH13"/>
+    </row>
+    <row r="14" spans="1:60">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="B14">
+        <v>347702.0</v>
+      </c>
+      <c r="C14">
+        <v>480399.0</v>
+      </c>
+      <c r="D14">
         <v>570374.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>491524.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>472226.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>524409.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>686170.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>380807.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>383420.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>381911.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>381800.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>383282.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>388389.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>392104.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>392506.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1182609.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>256583.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>35668.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>48546.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>238173.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>52381.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>66388.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>61420.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>127551.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>77848.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>132585.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>28292.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>86925.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>83785.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>100330.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>84477.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>809111.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>168729.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>195415.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>203727.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>373232.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>109013.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>131764.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>121920.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>194248.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>154168.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>143565.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>137870.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>132863.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>185329.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>112613.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>105128.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>141387.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>119163.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>113034.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>192172.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>171209.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>203748.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>177633.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>175168.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>303646.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>296162.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>305599.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>315447.0</v>
       </c>
     </row>
-    <row r="15" spans="1:58">
+    <row r="15" spans="1:60">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -19935,230 +21399,238 @@
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
-    </row>
-    <row r="16" spans="1:58">
+      <c r="BG15"/>
+      <c r="BH15"/>
+    </row>
+    <row r="16" spans="1:60">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="B16">
+        <v>80455180.0</v>
+      </c>
+      <c r="C16">
+        <v>126366886.0</v>
+      </c>
+      <c r="D16">
         <v>127948011.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>485114.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>126369902.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>129195746.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>686290.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>136777581.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>141078801.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>139790431.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>135347404.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-3223433.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>123206042.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>128469058.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-6694543.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1051843.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>67758321.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>50613747.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>61626023.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>62688954.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>71709856.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>66178509.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>74804585.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>62488280.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>62111658.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>63396521.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>57747424.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>56320357.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>10917188.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>12451627.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>9880960.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>2721145.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-3211813.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-498837.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-2781784.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-2153059.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-2707400.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-2383290.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-186127.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-169288.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>-984384.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>212307.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>1174757.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>-790463.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>992564.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>498863.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>409316.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>1584463.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>3180645.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>12135541.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>9398420.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>16172897.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>10781023.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>7379273.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>7819895.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>7404122.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>2405089.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>8351955.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>7936306.0</v>
       </c>
     </row>
-    <row r="17" spans="1:58">
+    <row r="17" spans="1:60">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -20173,1854 +21645,1916 @@
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+      <c r="BH17"/>
+    </row>
+    <row r="18" spans="1:60">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="B18">
+        <v>-18261410.0</v>
+      </c>
+      <c r="C18">
+        <v>-5393640.0</v>
+      </c>
+      <c r="D18">
         <v>4831470.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>982830.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-3343897.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-6917131.0</v>
       </c>
-      <c r="F18"/>
-      <c r="G18">
+      <c r="H18"/>
+      <c r="I18">
         <v>-4199438.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>1468988.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-300015.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>1416716.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>7862000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-3413352.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-6160490.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-86119842.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>67711539.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>19329525.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-12897501.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-12064135.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-53290894.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>11347205.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-5188720.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>6166506.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-480011.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-3500238.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>3499657.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-2648257.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-905339.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-1114009.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>3555879.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-1849300.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-756708.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-2426897.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-10519018.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-2311274.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>1841183.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-4606533.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-3044933.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-1420931.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>173149.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>192861.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-6176194.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>790493.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-958064.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-70748.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-736913.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-1904663.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-1404545.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-19485929.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>9831755.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-3770305.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>3925034.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>1769594.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>129366.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-4384435.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>5528004.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-5360026.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>2183439.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>6019434.0</v>
       </c>
     </row>
-    <row r="19" spans="1:58">
+    <row r="19" spans="1:60">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19">
         <v>0.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>452701.0</v>
       </c>
-      <c r="F19"/>
-[...1 lines deleted...]
-      <c r="H19">
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19">
         <v>1127539.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>814270.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>1384859.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>191819.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-5018753.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-5018753.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>14774.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-67053378.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-4413428.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-698420.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-1856193.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-32868912.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>202093.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-735602.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>1694918.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-580973.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-501197.0</v>
       </c>
-      <c r="Y19"/>
-      <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+      <c r="BH19"/>
+    </row>
+    <row r="20" spans="1:60">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>-1.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>1.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>78854325.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>5728.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>0.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>2209749.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>50163812.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+      <c r="BH20"/>
+    </row>
+    <row r="21" spans="1:60">
       <c r="A21" t="s">
-        <v>176</v>
-[...3 lines deleted...]
-      </c>
+        <v>181</v>
+      </c>
+      <c r="B21"/>
       <c r="C21"/>
       <c r="D21">
+        <v>-1372807.0</v>
+      </c>
+      <c r="E21"/>
+      <c r="F21">
         <v>998673.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>12692432.0</v>
       </c>
-      <c r="F21"/>
-[...1 lines deleted...]
-      <c r="H21">
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21">
         <v>-539846.0</v>
       </c>
-      <c r="I21"/>
-[...1 lines deleted...]
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-44303.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>2355935.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-1113184.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-847524.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-    </row>
-    <row r="22" spans="1:58">
+      <c r="BG21"/>
+      <c r="BH21"/>
+    </row>
+    <row r="22" spans="1:60">
       <c r="A22" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="B22">
+        <v>-3821131.0</v>
+      </c>
+      <c r="C22">
+        <v>-2001440.0</v>
+      </c>
+      <c r="D22">
         <v>-627971.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-3056452.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-2953023.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-2678041.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-28927130.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-1473106.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-2440546.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-41791.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>290954.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-6648466.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-1387268.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-1043821.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-1036718.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>1488329.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-4759044.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-816382.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-77940.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-23160656.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-580649.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>429953.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>3385612.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-12392899.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-3284353.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-1756806.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-248992.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-8860991.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-1978373.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-1819204.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-1636908.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-3096215.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>119053.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>174278.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>98802.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-7243238.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>1979700.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>1765617.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>2613170.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>3154692.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-31175.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>1024881.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>154701.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>1260955.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>113610.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>195582.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>240567.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>280292.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>522838.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>5006220.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-511840.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-5451485.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-27004059.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>40937.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>6941132.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-2517007.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>749096.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>1009624.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>-2188124.0</v>
       </c>
     </row>
-    <row r="23" spans="1:58">
+    <row r="23" spans="1:60">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="B23">
+        <v>-7620.0</v>
+      </c>
+      <c r="C23">
+        <v>-51972.0</v>
+      </c>
+      <c r="D23">
         <v>-7443.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-48234.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-480620.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-259736.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-1917700.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>24117.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-114193.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-278431.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-361664.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-81738.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1692800.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>4711267.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>2536811.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>591715.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-11783732.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>11975767.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-1141866.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>6979465.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-3086091.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-6739668.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-860652.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>6169670.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1172216.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-7062164.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-825587.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>54516599.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-978123.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-916941.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-53057382.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-11389575.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-129426.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-1473863.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-141189.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>9308297.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1439795.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>369898.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-6433.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-146874.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-70976.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>5935949.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>410592.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>2765724.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-35797.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-95271.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>112685.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-4730710.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>9450000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-4752943.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>1025745.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>799567.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>700262.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-1553829.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>723589.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>381717.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-1018984.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-2243648.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-73165.0</v>
       </c>
     </row>
-    <row r="24" spans="1:58">
+    <row r="24" spans="1:60">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="B24">
+        <v>6061150.0</v>
+      </c>
+      <c r="C24">
+        <v>-6061150.0</v>
+      </c>
+      <c r="D24">
         <v>449531.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-6061151.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>473510.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>473512.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>9047810.0</v>
       </c>
-      <c r="G24"/>
-[...3 lines deleted...]
-      </c>
+      <c r="I24"/>
       <c r="J24">
+        <v>1235507.0</v>
+      </c>
+      <c r="K24">
+        <v>585330.0</v>
+      </c>
+      <c r="L24">
         <v>1009659.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>1131680.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-10036666.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>734913.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>566303.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>4457378.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-5685499.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>961651.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>300015.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-37200064.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>1360410.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>264398.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>470328.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-898545.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-506737.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>974147.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>871936.0</v>
       </c>
       <c r="AB24"/>
       <c r="AC24">
+        <v>871936.0</v>
+      </c>
+      <c r="AD24"/>
+      <c r="AE24">
         <v>54736.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>2531.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>6248565.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-115133.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>115021.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>31.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>111499.0</v>
       </c>
-      <c r="AJ24"/>
-      <c r="AK24">
+      <c r="AL24"/>
+      <c r="AM24">
         <v>-1097157.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-739346.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>2991178.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-1328674.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>3422345.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-6844690.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>15246377.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-908197.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>755660.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>2000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>6739671.0</v>
       </c>
-      <c r="AV24"/>
-      <c r="AW24"/>
       <c r="AX24"/>
-      <c r="AY24">
-[...1 lines deleted...]
-      </c>
+      <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24">
+        <v>-985243.0</v>
+      </c>
+      <c r="BB24"/>
+      <c r="BC24">
         <v>2044164.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>4323290.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>-157404.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>220241.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>377985.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>-4413.0</v>
       </c>
     </row>
-    <row r="25" spans="1:58">
+    <row r="25" spans="1:60">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="B25">
+        <v>3910633.0</v>
+      </c>
+      <c r="C25">
+        <v>-6935802.0</v>
+      </c>
+      <c r="D25">
         <v>1016309.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>496279.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>255098.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-503280.0</v>
       </c>
-      <c r="F25"/>
-      <c r="G25">
+      <c r="H25"/>
+      <c r="I25">
         <v>370254.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>2456588.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-998375.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-541873.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>3828116.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-885537.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-797066.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-209380.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-6598575.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>2669629.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-36868.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-48656.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>5294718.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>199193.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>757760.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>3003920.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>9823446.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>370955.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>727934.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-1579544.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>10772471.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>1063443.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>1233525.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-28860.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>1592269.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>311095.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-1677547.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-74779.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>6370055.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-1303350.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>4719864.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>1018099.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-4309265.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>564274.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>3505161.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-277526.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-918119.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-8921.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-1263677.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>420429.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>10266812.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>10519368.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-12677125.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>402607.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-1133080.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>27974056.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-1377699.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-6589193.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>4854548.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-491371.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>718398.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>1271914.0</v>
       </c>
     </row>
-    <row r="26" spans="1:58">
+    <row r="26" spans="1:60">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
-[...4 lines deleted...]
-      </c>
+      <c r="K26"/>
+      <c r="L26"/>
       <c r="M26">
         <v>78854330.0</v>
       </c>
       <c r="N26">
         <v>78854330.0</v>
       </c>
       <c r="O26">
+        <v>78854330.0</v>
+      </c>
+      <c r="P26">
+        <v>78854330.0</v>
+      </c>
+      <c r="Q26">
         <v>2215480.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2209750.0</v>
       </c>
       <c r="R26">
         <v>2209750.0</v>
       </c>
       <c r="S26">
+        <v>2209750.0</v>
+      </c>
+      <c r="T26">
+        <v>2209750.0</v>
+      </c>
+      <c r="U26">
         <v>54344240.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>4180430.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>4180430.0</v>
       </c>
-      <c r="V26"/>
-[...5 lines deleted...]
-      </c>
+      <c r="X26"/>
       <c r="Y26">
         <v>5107580.0</v>
       </c>
-      <c r="Z26"/>
-      <c r="AA26"/>
+      <c r="Z26">
+        <v>5107580.0</v>
+      </c>
+      <c r="AA26">
+        <v>5107580.0</v>
+      </c>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+      <c r="BH26"/>
+    </row>
+    <row r="27" spans="1:60">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27">
         <v>0.0</v>
       </c>
-      <c r="P27"/>
-      <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27">
         <v>859942.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>685698.0</v>
       </c>
-      <c r="AF27"/>
-      <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+      <c r="BH27"/>
+    </row>
+    <row r="28" spans="1:60">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="B28">
+        <v>1040017.0</v>
+      </c>
+      <c r="C28">
+        <v>9066306.0</v>
+      </c>
+      <c r="D28">
         <v>-1380250.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-1272634.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>518053.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>12432696.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>182550.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>24117.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-654039.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1373323.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-1157218.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1791979.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>389619.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1071943.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>77776903.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1126364.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-11538121.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>11975767.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-1563793.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>57282535.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-6168268.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-2064082.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>2093058.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>4312503.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2721698.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1015505.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>981922.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>52639049.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1541400.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-1060002.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-599925.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>668412.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-129426.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>12411438.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>1254184.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>1318002.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>2894768.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>1944927.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>1867987.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-1368383.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-70976.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>5218056.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>94254.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>3756014.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>503590.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>381326.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-1752800.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-7193178.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>13882362.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-4828873.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-713677.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-532949.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>1081158.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-2122460.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>894893.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-896414.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-1018984.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-2243648.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-882897.0</v>
       </c>
     </row>
-    <row r="29" spans="1:58">
+    <row r="29" spans="1:60">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="B29">
+        <v>-18273714.0</v>
+      </c>
+      <c r="C29">
+        <v>-4160021.0</v>
+      </c>
+      <c r="D29">
         <v>4831472.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>2195639.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-3343897.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-6896320.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-9055950.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-4199252.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1476708.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-278907.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1416716.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>9567475.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-3245569.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-6156584.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-86113892.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>67764938.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>22057454.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-11237430.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-9907927.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-28369621.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>11347205.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-5188720.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>6365506.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-402172.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-3505778.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>3878061.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-2648257.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>988514.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-1114009.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>3562529.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-1810023.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-756708.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-2501220.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-10444695.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-2311274.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>1880781.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-4510957.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-12797732.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>8486122.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-9844011.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>581295.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>4305868.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>790493.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-958064.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-70748.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-736913.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-1898063.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-1404545.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-19485929.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>9831755.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-3770305.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>4252492.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>1769594.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>129366.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-4384435.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>5229773.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>-5057834.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>2314267.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>6023261.0</v>
       </c>
     </row>
-    <row r="30" spans="1:58">
+    <row r="30" spans="1:60">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="B30">
+        <v>-29424507.0</v>
+      </c>
+      <c r="C30">
+        <v>-4572767.0</v>
+      </c>
+      <c r="D30">
         <v>899060.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-7273955.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>452700.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>452701.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>9004700.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-272991.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-107967.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>228939.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>1384859.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>3633530.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-10204449.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>6582028.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>575127.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-67053378.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-4413428.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-698420.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-1856193.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-32868912.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>202093.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-735602.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>1694918.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-580973.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-501197.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>738102.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>514432.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-1021917.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>248087.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>48086.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-36746.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>4580017.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-40810.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>406148.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>474117.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-3577633.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>2319429.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>8655642.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-10646399.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>13008338.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-1717108.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-10906594.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>849064.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-2184022.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-908197.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>1134381.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>1027571.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>5340626.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-4043230.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-2504767.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-515000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>470397.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>127985.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>2044164.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>4323290.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>284467.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-84256.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>377985.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-4413.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>