--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2618,51 +2618,51 @@
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
     </row>
     <row r="39" spans="1:21">
       <c r="A39" t="s">
         <v>58</v>
       </c>
       <c r="B39">
         <v>42000.0</v>
       </c>
       <c r="C39">
         <v>215000.0</v>
       </c>
       <c r="D39">
         <v>155000.0</v>
       </c>
       <c r="E39">
-        <v>1116000.0</v>
+        <v>1362000.0</v>
       </c>
       <c r="F39">
         <v>184000.0</v>
       </c>
       <c r="G39">
         <v>257000.0</v>
       </c>
       <c r="H39">
         <v>249000.0</v>
       </c>
       <c r="I39">
         <v>954000.0</v>
       </c>
       <c r="J39">
         <v>1193000.0</v>
       </c>
       <c r="K39">
         <v>1133000.0</v>
       </c>
       <c r="L39">
         <v>3543000.0</v>
       </c>
       <c r="M39">
         <v>165000.0</v>
       </c>
@@ -2674,51 +2674,51 @@
       </c>
       <c r="P39">
         <v>1134000.0</v>
       </c>
       <c r="Q39">
         <v>977000.0</v>
       </c>
       <c r="R39">
         <v>306000.0</v>
       </c>
       <c r="S39">
         <v>226000.0</v>
       </c>
       <c r="T39">
         <v>168000.0</v>
       </c>
       <c r="U39">
         <v>118299.0</v>
       </c>
     </row>
     <row r="40" spans="1:21">
       <c r="A40" t="s">
         <v>59</v>
       </c>
       <c r="B40">
-        <v>44125000.0</v>
+        <v>79979000.0</v>
       </c>
       <c r="C40">
         <v>40204000.0</v>
       </c>
       <c r="D40">
         <v>36564000.0</v>
       </c>
       <c r="E40">
         <v>27624000.0</v>
       </c>
       <c r="F40">
         <v>11051000.0</v>
       </c>
       <c r="G40">
         <v>11479000.0</v>
       </c>
       <c r="H40">
         <v>10180000.0</v>
       </c>
       <c r="I40">
         <v>10015000.0</v>
       </c>
       <c r="J40">
         <v>12346000.0</v>
       </c>
@@ -6112,51 +6112,51 @@
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22">
         <v>49275000.0</v>
       </c>
       <c r="C22">
         <v>50695000.0</v>
       </c>
       <c r="D22">
         <v>50382000.0</v>
       </c>
       <c r="E22">
         <v>51764000.0</v>
       </c>
       <c r="F22">
         <v>51551000.0</v>
       </c>
       <c r="G22">
         <v>53023000.0</v>
       </c>
       <c r="H22">
         <v>48371000.0</v>
       </c>
       <c r="I22">
-        <v>56479000.0</v>
+        <v>54636000.0</v>
       </c>
       <c r="J22">
         <v>54098000.0</v>
       </c>
       <c r="K22">
         <v>55143000.0</v>
       </c>
       <c r="L22">
         <v>62091000.0</v>
       </c>
       <c r="M22">
         <v>59200000.0</v>
       </c>
       <c r="N22">
         <v>56213000.0</v>
       </c>
       <c r="O22">
         <v>50825000.0</v>
       </c>
       <c r="P22">
         <v>50848000.0</v>
       </c>
       <c r="Q22">
         <v>45699000.0</v>
       </c>
@@ -7162,51 +7162,51 @@
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30">
         <v>37904000.0</v>
       </c>
       <c r="C30">
         <v>41979000.0</v>
       </c>
       <c r="D30">
         <v>36059000.0</v>
       </c>
       <c r="E30">
         <v>35231000.0</v>
       </c>
       <c r="F30">
         <v>39275000.0</v>
       </c>
       <c r="G30">
         <v>34900000.0</v>
       </c>
       <c r="H30">
         <v>34068000.0</v>
       </c>
       <c r="I30">
-        <v>36124000.0</v>
+        <v>36499000.0</v>
       </c>
       <c r="J30">
         <v>33296000.0</v>
       </c>
       <c r="K30">
         <v>25427000.0</v>
       </c>
       <c r="L30">
         <v>28188000.0</v>
       </c>
       <c r="M30">
         <v>35249000.0</v>
       </c>
       <c r="N30">
         <v>36851000.0</v>
       </c>
       <c r="O30">
         <v>38238000.0</v>
       </c>
       <c r="P30">
         <v>39858000.0</v>
       </c>
       <c r="Q30">
         <v>36042000.0</v>
       </c>
@@ -7982,66 +7982,70 @@
         <v>84870000.0</v>
       </c>
       <c r="BH35"/>
       <c r="BI35">
         <v>87896000.0</v>
       </c>
       <c r="BJ35">
         <v>88005000.0</v>
       </c>
       <c r="BK35"/>
       <c r="BL35">
         <v>85214000.0</v>
       </c>
       <c r="BM35"/>
     </row>
     <row r="36" spans="1:65">
       <c r="A36" t="s">
         <v>55</v>
       </c>
       <c r="B36">
         <v>1240999.0</v>
       </c>
       <c r="C36">
         <v>1248000.0</v>
       </c>
-      <c r="D36"/>
-      <c r="E36"/>
+      <c r="D36">
+        <v>1254000.0</v>
+      </c>
+      <c r="E36">
+        <v>1261000.0</v>
+      </c>
       <c r="F36">
         <v>1267000.0</v>
       </c>
       <c r="G36">
         <v>1274000.0</v>
       </c>
       <c r="H36">
         <v>1280000.0</v>
       </c>
       <c r="I36">
         <v>1286000.0</v>
       </c>
       <c r="J36">
-        <v>-1.0</v>
+        <v>1293000.0</v>
       </c>
       <c r="K36">
         <v>1299000.0</v>
       </c>
       <c r="L36">
         <v>1305000.0</v>
       </c>
       <c r="M36">
         <v>1312000.0</v>
       </c>
       <c r="N36">
         <v>1319000.0</v>
       </c>
       <c r="O36">
         <v>1325000.0</v>
       </c>
       <c r="P36">
         <v>1332000.0</v>
       </c>
       <c r="Q36">
         <v>1338000.0</v>
       </c>
       <c r="R36">
         <v>1345000.0</v>
       </c>
@@ -8359,75 +8363,75 @@
       <c r="A39" t="s">
         <v>58</v>
       </c>
       <c r="B39">
         <v>3268000.0</v>
       </c>
       <c r="C39">
         <v>89000.0</v>
       </c>
       <c r="D39">
         <v>16000.0</v>
       </c>
       <c r="E39">
         <v>42000.0</v>
       </c>
       <c r="F39">
         <v>18000.0</v>
       </c>
       <c r="G39">
         <v>12000.0</v>
       </c>
       <c r="H39">
         <v>4724000.0</v>
       </c>
       <c r="I39">
-        <v>201000.0</v>
+        <v>215000.0</v>
       </c>
       <c r="J39">
         <v>2717000.0</v>
       </c>
       <c r="K39">
         <v>2357000.0</v>
       </c>
       <c r="L39">
         <v>2162000.0</v>
       </c>
       <c r="M39">
-        <v>155000.0</v>
+        <v>35055000.0</v>
       </c>
       <c r="N39">
         <v>4096000.0</v>
       </c>
       <c r="O39">
         <v>3730000.0</v>
       </c>
       <c r="P39">
         <v>13271000.0</v>
       </c>
       <c r="Q39">
-        <v>1116000.0</v>
+        <v>36856000.0</v>
       </c>
       <c r="R39">
         <v>7091000.0</v>
       </c>
       <c r="S39">
         <v>3740000.0</v>
       </c>
       <c r="T39">
         <v>3473000.0</v>
       </c>
       <c r="U39">
         <v>184000.0</v>
       </c>
       <c r="V39">
         <v>2204000.0</v>
       </c>
       <c r="W39">
         <v>1725000.0</v>
       </c>
       <c r="X39">
         <v>2219000.0</v>
       </c>
       <c r="Y39">
         <v>257000.0</v>
       </c>
@@ -8532,66 +8536,66 @@
       </c>
       <c r="BG39">
         <v>35006000.0</v>
       </c>
       <c r="BH39"/>
       <c r="BI39">
         <v>51000.0</v>
       </c>
       <c r="BJ39">
         <v>314000.0</v>
       </c>
       <c r="BK39"/>
       <c r="BL39">
         <v>39907000.0</v>
       </c>
       <c r="BM39"/>
     </row>
     <row r="40" spans="1:65">
       <c r="A40" t="s">
         <v>59</v>
       </c>
       <c r="B40">
         <v>39510000.0</v>
       </c>
       <c r="C40">
-        <v>33720000.0</v>
+        <v>67440000.0</v>
       </c>
       <c r="D40">
         <v>38329000.0</v>
       </c>
       <c r="E40">
         <v>43165000.0</v>
       </c>
       <c r="F40">
         <v>35098000.0</v>
       </c>
       <c r="G40">
         <v>33964000.0</v>
       </c>
       <c r="H40">
-        <v>35629000.0</v>
+        <v>71258000.0</v>
       </c>
       <c r="I40">
         <v>40204000.0</v>
       </c>
       <c r="J40">
         <v>33179000.0</v>
       </c>
       <c r="K40">
         <v>31705000.0</v>
       </c>
       <c r="L40">
         <v>34455000.0</v>
       </c>
       <c r="M40">
         <v>36564000.0</v>
       </c>
       <c r="N40">
         <v>29026000.0</v>
       </c>
       <c r="O40">
         <v>29033000.0</v>
       </c>
       <c r="P40">
         <v>31808000.0</v>
       </c>
@@ -13478,60 +13482,68 @@
         <v>126</v>
       </c>
       <c r="BI1" t="s">
         <v>127</v>
       </c>
       <c r="BJ1" t="s">
         <v>128</v>
       </c>
       <c r="BK1" t="s">
         <v>15</v>
       </c>
       <c r="BL1" t="s">
         <v>129</v>
       </c>
       <c r="BM1" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="2" spans="1:65">
       <c r="A2" t="s">
         <v>131</v>
       </c>
       <c r="B2">
         <v>41807000.0</v>
       </c>
-      <c r="C2"/>
-[...1 lines deleted...]
-      <c r="E2"/>
+      <c r="C2">
+        <v>45975000.0</v>
+      </c>
+      <c r="D2">
+        <v>47661000.0</v>
+      </c>
+      <c r="E2">
+        <v>39755000.0</v>
+      </c>
       <c r="F2">
         <v>44672000.0</v>
       </c>
       <c r="G2">
         <v>45891000.0</v>
       </c>
-      <c r="H2"/>
+      <c r="H2">
+        <v>47296000.0</v>
+      </c>
       <c r="I2">
         <v>44089000.0</v>
       </c>
       <c r="J2">
         <v>46563000.0</v>
       </c>
       <c r="K2">
         <v>45362000.0</v>
       </c>
       <c r="L2">
         <v>41399000.0</v>
       </c>
       <c r="M2">
         <v>49892000.0</v>
       </c>
       <c r="N2">
         <v>42707000.0</v>
       </c>
       <c r="O2">
         <v>44573000.0</v>
       </c>
       <c r="P2">
         <v>49927000.0</v>
       </c>
       <c r="Q2">
@@ -22316,51 +22328,53 @@
       </c>
       <c r="B24">
         <v>5000.0</v>
       </c>
       <c r="C24">
         <v>505000.0</v>
       </c>
       <c r="D24">
         <v>530000.0</v>
       </c>
       <c r="E24">
         <v>440000.0</v>
       </c>
       <c r="F24">
         <v>375000.0</v>
       </c>
       <c r="G24">
         <v>630000.0</v>
       </c>
       <c r="H24">
         <v>869000.0</v>
       </c>
       <c r="I24">
         <v>787000.0</v>
       </c>
-      <c r="J24"/>
+      <c r="J24">
+        <v>11260000.0</v>
+      </c>
       <c r="K24">
         <v>1120000.0</v>
       </c>
       <c r="L24">
         <v>993000.0</v>
       </c>
       <c r="M24">
         <v>19163000.0</v>
       </c>
       <c r="N24">
         <v>798000.0</v>
       </c>
       <c r="O24">
         <v>601000.0</v>
       </c>
       <c r="P24">
         <v>468000.0</v>
       </c>
       <c r="Q24">
         <v>-27676000.0</v>
       </c>
       <c r="R24">
         <v>325000.0</v>
       </c>
       <c r="S24">